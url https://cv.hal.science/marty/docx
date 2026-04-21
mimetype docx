--- v0 (2026-03-19)
+++ v1 (2026-04-21)
@@ -267,407 +267,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04413255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseignements à distance. Des arts savants, le génie d’un métier, l’instruction en valeurs : anthropologies d’une organisation éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 234 p., 2020, 978-2-8076-1374-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Condorcet. The revolution of French higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Amirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Marty; Ray J. Amirault. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67 p., 2020, (SpringerBriefs in education. Key thinkers in education), 978-3-030-43565-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43566-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02504792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Start Up ? Du mythe médiatique aux réalités sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. , 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son et le sens. De la musique dans les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klikoo.com. Ethnographie d'une start up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01202131v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-01203807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu. Roman de vulgarisation</w:t>
               </w:r>
@@ -842,165 +842,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'identité en formation : questions d'identifications Un récit d'expérience analysé ou le « je » historique du passage vincennois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, https://www.pratiquesdeformation.fr/946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04985350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'histoire au lycée de Lescar (1993-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amis des Vieilles Pierres de Lescar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bulletin de liaison, 66, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04966864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04985350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, T. (2022). Former des innovateurs radicaux. Pour une pédagogie de l’émancipation</w:t>
               </w:r>
@@ -1312,338 +1312,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03531172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The transition of a French distance learning institution to a fee-based model : an ethnographic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Amirault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Review of Distance Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03318908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une expérience de &amp;quot;Mooc professionnel&amp;quot; : des formations numériques à l’Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.14798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.14798⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03318899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ray Amirault</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation de Nietzsche. Réactualisation des considérations sur l’honneur : une des valeurs de l’ethos universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Distance Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1)</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La parole des enfants : enjeux épistémologiques, méthodologiques et éthiques, 39, pp.96-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallenhorst, N., Pierron, J.-P. (2019). Éduquer en anthropocène. Lormont, France : Le bord de l’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.10287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.10287⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03915742v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des grands maîtres : apprendre à l’université ou en grande école</w:t>
               </w:r>
@@ -2008,183 +2008,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model of distance analysis. Epistemic field notes for education ethnographers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 10 (n° 1), pp. 17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17457823.2014.922892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01010283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monetizing French Distance Education. A Field Enquiry on Higher Education Value(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 15 (n° 2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19173/irrodl.v15i2.1677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00994600v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01010283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumières sur l'improvisation théâtrale : trois usages éducatifs d'une pratique sociale innovante</w:t>
               </w:r>
@@ -2233,234 +2233,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trabajar en las start-up. Invertir y divertirse en empresas innovadoras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de ciencias sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Globalización: crecimiento económico vrs. desarrollo social, 95, pp.49-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA VIE DE START-UP (S') Investir dans les entreprises innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.4-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A partir de la construction d’une pirogue Djuka : milieu fermé versus milieu ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01202125v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01202122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fins et moyens dans le processus institutionnel. Comment les institutions s’émancipent de leur projet initial</w:t>
               </w:r>
@@ -2619,169 +2619,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04743555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une genèse durkheimienne de l’anthropologie de l’éducation</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une lecture de L'actualité de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rouen le Havre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'héritage de Durkheim pour l'éducation (100 ans après)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen le Havre, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
+              <w:t xml:space="preserve">, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03778077v1</w:t>
+                <w:t xml:space="preserve">halshs-04669142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture de L'actualité de la religion</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une genèse durkheimienne de l’anthropologie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'héritage de Durkheim pour l'éducation (100 ans après)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen le Havre, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04669142v1</w:t>
+                <w:t xml:space="preserve">halshs-03778077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du métier informatique à l'art de la formation. Une critique épistémologique et esthétique du didacticiel Ammonite</w:t>
               </w:r>
@@ -3332,571 +3332,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04634885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des outils pour réfléchir à son métier : la réflexivité professionnalisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources éducatives pour la formation à travers le prisme de la professionnalisation dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont Laboratoire Acté, Oct 2022, Clermont-Ferrand (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation selon Condorcet : des citoyens égaux...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à Sciences Po invitée par le Cercle Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04325156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De patient à patient expert, l’expérience de la maladie et la connaissance de soi comme objectif didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Enert Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La biennale de la formation, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lire Marcel Mauss dans les premiers cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcel Mauss, figure inspirante pour l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la diffusion des savoirs en éducation, Nov 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04305810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The History of a Young University: Paris 8, 1968-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources éducatives pour la formation à travers le prisme de la professionnalisation dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Clermont Laboratoire Acté, Oct 2022, Clermont-Ferrand (FR), France</w:t>
+              <w:t xml:space="preserve">On Young Universities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paderborn University, Jun 2022, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04644081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04644081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de l'expérience.</w:t>
               </w:r>
@@ -4096,178 +4096,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02269014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perspective anthropologique des institutions éducatives sur la pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REF 2019 : Rencontres internationales du réseau Recherches en éducation et formation / Recherche, innovation, institution : un trinôme en perspective - Colloque : La pédagogie universitaire : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02269018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Ethnographic Study of Education: Employing a researcher's mastery in management while observing and working within a French distance learning institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray J Amirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Ethnography and Education Conference (OEEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486592v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02269018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centres of connected knowledge. 21st century universities as lifelong learning providers</w:t>
               </w:r>
@@ -4316,165 +4316,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02154098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écriture numérique du guide de formation : quelle influence sur l’apprentissage des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : E-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 1, Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'ingénierie coopérative. Contribution à l’ethnologie des opérations conjointes : l’algèbre du moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers innovants de la formation. Le champ de la formation professionnelle et l'ingénierie de formation à distance</w:t>
               </w:r>
@@ -4730,165 +4730,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier (dans) une grande école française. À la croisée du modèle américain néolibéral et des valeurs éducatives du vieux continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, Jun 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831524v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An epistemology of distance. Ethnography of training activities: engineering and management in higher education organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference. Ethnographies of higher education: researching and reflecting "at home"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833739v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00831524v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5086,275 +5086,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des idées éducatives : Rousseau, Condorcet, Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Aix (Aix-Marseille Université), France. 2021, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique professionnelle : de l'analyse des activités à l'ingénierie de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Aix - Marseille, France. 2021, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03771790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie pour les sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Aix - Marseille, France. 2021, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03771775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">教育现代性的思想家</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772807v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">halshs-03771775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience en philosophie : suites deweyiennes</w:t>
               </w:r>
@@ -6371,486 +6371,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éduquer en anthropocène : apprendre à vivre dans la transition environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzia Kalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05103069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalité : un état en toute objectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05431575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après le master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des OPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05101840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts et métiers organisant l'accès aux savoirs à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professer ses pratiques. D'une évaluation normée à la standardisation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un groupe de travail. Fondations dans l'espace d'activité, formation par les valeurs communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841999v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;projet G.&amp;quot; : une ingénierie de formation. Conception et gestion d'un dispositif d'enseignement (le geste et l'effet)</w:t>
               </w:r>
@@ -8257,51 +8257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CC3F377"/>
+    <w:nsid w:val="A682F991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8488,51 +8488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0299-5959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077162463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413255v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Amirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43566-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weinberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Seisekeyeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.10287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.051.0097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v15i2.1677" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2014.922892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert Barbero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray J Amirault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831980v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831524v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667068v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01257587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01260590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grahame Moore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Trifilieff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02613759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0299-5959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077162463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413255v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16390" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Amirault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43566-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weinberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Seisekeyeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14798" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.10287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.051.0097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2014.922892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v15i2.1677" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert Barbero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray J Amirault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831980v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831524v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667068v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01257587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01260590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grahame Moore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Trifilieff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02613759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>