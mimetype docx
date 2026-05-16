--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -121,609 +121,926 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">077162463</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KlJGgSMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J'ai préparé une habilitation à diriger les recherches en sciences de l'éducation et de la formation au Centre de Recheches sur la Formation du Conservatoire national des arts et métiers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis à présent maître de conférences habilité à Aix-Marseille Université, specialiste de la formation professionnelle supérieure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sur ce site je présente les cours et travaux d'étudiants </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">sous forme de vidéos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes recherches consistent à décrire le fonctionnement de l'enseignement supérieur par les méthodes de l'observation participante à des postes d'apprenant, ingénieur, enseignant ou administratif. J'étudie, depuis l'intérieur, des institutions éducatives telles qu'un centre d'enseignement à distance, une grande école, des universités, etc. J'y valorise le travail innovant et les connaissances portées par les locuteurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J'ai publié dans des revues internationales spécialisées dans les méthodes qualitatives en éducation (sociologie et ethnographie de l'éducation), l'enseignement à distance (ses arts et métiers), la fomation professionnelle (identité, professionnalisation, ingénierie) et la philosophie de l'éducation (valeurs, travail, didactique de la philosophie, inégalités).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J'ai aussi développé un réseau de collaborations internationales et je codirige une collection de livres chez Peter Lang America.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Trois livres récents synthétisent mes travaux :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les académiques. Terrains dans l'enseignement supérieur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2023, Bruxelles : Peter Lang) documente le quotidien de l'enseignement, la recherche et les charges administratives à l'université, en modélisant les tribulations identitaires du chercheur dans son enquête. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">note de lecture</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Laurent Niel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Condorcet and the revolution of French higher education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2020, New York : Springer) est une enquête historique et philosophique sur la genèse des grandes écoles de la république française, donnant une méthode pour la description des organisations éducatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignements à distance. Anthropologie d'une organisation éducative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2020, Bruxelles : Peter Lang) est une monographie du Cned, conduite durant trois années. J'y décris les arts et métiers de cette industrie éducative et les conflits de savoirs entre les agents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ces livres résument les documents scientifiques présentés dans cette page : vous pouvez les feuilleter sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Amazon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ou consulter le document auteur ci-dessous. Je donne ainsi à lire une anthropologie de l’éducation et de la formation qui repose sur la description des pratiques normées et de leurs valeurs ; c'est une anthropologie philosophique des organisations éducatives -- et plus précisément éthique par son objet comme ses méthodes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publications pour le grand public : articles pour </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TheConversation.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Contact : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Olivier.Marty@univ-amu.fr</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des organisations éducatives. Récit d’expériences dans les métiers de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Université de Rouen, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04549225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les académiques. Terrains dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. , 2023, Monograhies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04413255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Condorcet. The revolution of French higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Amirault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Marty; Ray J. Amirault. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67 p., 2020, (SpringerBriefs in education. Key thinkers in education), 978-3-030-43565-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43566-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02504792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements à distance. Des arts savants, le génie d’un métier, l’instruction en valeurs : anthropologies d’une organisation éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 234 p., 2020, 978-2-8076-1374-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b16390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klikoo.com. Ethnographie d'une start up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Start Up ? Du mythe médiatique aux réalités sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. , 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. , 2004</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le son et le sens. De la musique dans les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Manuscrit, 2004</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu. Roman de vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01779306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -733,98 +1050,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation par le théâtre : scènes, acteurs et improvisations. Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 194, pp. 5-6, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -834,1705 +1151,1705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'histoire au lycée de Lescar (1993-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amis des Vieilles Pierres de Lescar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bulletin de liaison, 66, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04966864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité en formation : questions d'identifications Un récit d'expérience analysé ou le « je » historique du passage vincennois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70, https://www.pratiquesdeformation.fr/946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04985350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, T. (2022). Former des innovateurs radicaux. Pour une pédagogie de l’émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Compte rendu de lecture, 70, https://journals.openedition.org/edso/25044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'évaluer un mémoire ? Traces mnésiques du document et de la soutenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mencacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52, pp.99-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albero, B. et Thievenaz J. (dir.) (2022). Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Éditions Raisons et Passions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.22252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03915746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier de 'correction par les pairs' dans Moodle : conceptions dans l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurgul Seisekeyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03531172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience de &amp;quot;Mooc professionnel&amp;quot; : des formations numériques à l’Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.14798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03318899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transition of a French distance learning institution to a fee-based model : an ethnographic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Amirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Review of Distance Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03318908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation de Nietzsche. Réactualisation des considérations sur l’honneur : une des valeurs de l’ethos universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La parole des enfants : enjeux épistémologiques, méthodologiques et éthiques, 39, pp.96-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallenhorst, N., Pierron, J.-P. (2019). Éduquer en anthropocène. Lormont, France : Le bord de l’eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.14798⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.10287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des grands maîtres : apprendre à l’université ou en grande école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.10287⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Environnements culturels et naturels : apprendre pour agir ensemble, 51, [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.5562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02154103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie d’un conseil d’administration universitaire : un cas de professionnalisation conjointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 51 (3), pp.97-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.051.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02472171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'enseignement à distance. Valeurs historiques, économiques et esthétiques d'un nouvel élitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 31 (n° 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisations à l'ingénierie de la formation à distance : comparer formation par le travail et formation au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 15 (n° 15), pp. 103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ta.015.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01239986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for Teaching Philosophy in the Lycées Professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospero: a journal of new thinking in philosophy of education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 21 (n° 1), pp. 10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetizing French Distance Education. A Field Enquiry on Higher Education Value(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 15 (n° 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19173/irrodl.v15i2.1677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of distance analysis. Epistemic field notes for education ethnographers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnography and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 10 (n° 1), pp. 17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17457823.2014.922892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01010283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumières sur l'improvisation théâtrale : trois usages éducatifs d'une pratique sociale innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 194, pp. 59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A partir de la construction d’une pirogue Djuka : milieu fermé versus milieu ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabajar en las start-up. Invertir y divertirse en empresas innovadoras.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de ciencias sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Globalización: crecimiento económico vrs. desarrollo social, 95, pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VIE DE START-UP (S') Investir dans les entreprises innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67, pp.4-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01202122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fins et moyens dans le processus institutionnel. Comment les institutions s’émancipent de leur projet initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, n° 9, pp. 105-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/labyrinthe.1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01261126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2542,313 +2859,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The history of a young university: Paris, 1968-2022. What kind of knowledge for a recent university?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junge Hochschulen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steiner Verlag, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04743555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une genèse durkheimienne de l’anthropologie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'héritage de Durkheim pour l'éducation (100 ans après)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen le Havre, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03778077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture de L'actualité de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rouen le Havre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'héritage de Durkheim pour l'éducation (100 ans après)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen le Havre, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
+              <w:t xml:space="preserve">, 2022, Penser les valeurs en éducation et en formation, 979-10-240-1623-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04669142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du métier informatique à l'art de la formation. Une critique épistémologique et esthétique du didacticiel Ammonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardona Gil Emmanuel, Lemaître Denis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation des activités managériales au défi de la formation. Analyse d'un serious game</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Coll. Action et savoir, pp. 75-92, 2015, 978-2-343-06389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01187721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2858,2807 +3175,2807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Collaboration and Teacher Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Making of Authentic Teachers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éducation inégalitaire : venir de grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation au séminaire du GE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'études sur les grandes écoles, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités d'éducation à la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anniversaire des 20 ans de la laïcité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence de recherche invitée par le Cercle Condorcet à Sciences-Po Aix, Oct 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots-clés de la recherche : perspective européenne (dicta-realia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention dans un séminaire de recherche international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure d'Hanoi (Viêtnam), Oct 2024, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04732209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment produire un sentiment d'égalité dans l'enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADEF : les projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aix Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodeliser&amp;quot; l'activité de correction par les pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moodle Moot 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIPE Aix Marseille Univ., Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04634885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Marcel Mauss dans les premiers cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Mauss, figure inspirante pour l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la diffusion des savoirs en éducation, Nov 2023, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04305810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour réfléchir à son métier : la réflexivité professionnalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources éducatives pour la formation à travers le prisme de la professionnalisation dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont Laboratoire Acté, Oct 2022, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation selon Condorcet : des citoyens égaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à Sciences Po invitée par le Cercle Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04325156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De patient à patient expert, l’expérience de la maladie et la connaissance de soi comme objectif didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gazagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Enert Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La biennale de la formation, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marty</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Mauss, figure inspirante pour l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la diffusion des savoirs en éducation, Nov 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of a Young University: Paris 8, 1968-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Young Universities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paderborn University, Jun 2022, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04644081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer dans un congrès international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Les samedis de l’Aecse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des enseignants chercheurs en sciences de l’éducation, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03319387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de l'expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Dewey, figure inspirante de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03681577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards nouveaux sur une question ancienne : les organisations éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02269014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ethnographic Study of Education: Employing a researcher's mastery in management while observing and working within a French distance learning institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray J Amirault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Ethnography and Education Conference (OEEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective anthropologique des institutions éducatives sur la pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF 2019 : Rencontres internationales du réseau Recherches en éducation et formation / Recherche, innovation, institution : un trinôme en perspective - Colloque : La pédagogie universitaire : quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02269018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centres of connected knowledge. 21st century universities as lifelong learning providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The purpose of the future university. Philosophy of higher education conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02154098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle d'ingénierie coopérative. Contribution à l’ethnologie des opérations conjointes : l’algèbre du moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture numérique du guide de formation : quelle influence sur l’apprentissage des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : E-Formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille 1, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers innovants de la formation. Le champ de la formation professionnelle et l'ingénierie de formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers innovants de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01007448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying (in) a French grande école. Combining mobility, motives and mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque HEM. Higher Education and Mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPMF, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00831980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrializing virtual classrooms in distance education. How to measure added value of a training ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERI2013. 6th International Conference of Education Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning on an online campus. Students team building through online interactions with a LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERI2013. 6th International Conference of Education Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An epistemology of distance. Ethnography of training activities: engineering and management in higher education organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference. Ethnographies of higher education: researching and reflecting "at home"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier (dans) une grande école française. À la croisée du modèle américain néolibéral et des valeurs éducatives du vieux continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00831524v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00833739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités éducatives. De l'anthropologie à la philosophie de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Séminaire ED356, Aix Marseille, France. 2025, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05121542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation d'adultes continue (F.A.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Formation., Aix (Aix-Marseille Université), France. 2024, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des responsables de formation : travail, organisations, profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. RFIO, Aix-Marseille Université, France. 2023, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">教育现代性的思想家</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées éducatives : Rousseau, Condorcet, Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Aix (Aix-Marseille Université), France. 2021, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique professionnelle : de l'analyse des activités à l'ingénierie de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Aix - Marseille, France. 2021, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03771790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologie pour les sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Aix - Marseille, France. 2021, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03771775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Licence. France. 2021</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience en philosophie : suites deweyiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Aix (Aix-Marseille Université), France. 2020, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Aix (Aix-Marseille Université), France. 2020, pp.60</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Aix (Aix-Marseille Université), France. 2020, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Aix (Aix-Marseille Université), France. 2020, pp.65</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des professions : qu'est-ce qu'un ingénieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. Qu'est-ce qu'un ingénieur ?, INP Ensa Toulouse, France. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">École d'ingénieur. Qu'est-ce qu'un ingénieur ?, INP Ensa Toulouse, France. 2016, 34 p</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01257587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ingénierie Didactique, Université de Lille, cours à distance, France. 2015, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Ingénierie Didactique, Université de Lille, cours à distance, France. 2015, 10 p</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01260590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit chemin : une méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Cnam Paris, France. 2012, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5668,564 +5985,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier et l’institution de la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03688212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les idées éducatives d'une langue rare : enseignements de l'ourdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Inter-lang. Analyse d'un groupe de travail en grande école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anthropology of education management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance education ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital skills' portfolio : formalizing the informal in computer learning. An ethnography of distance education engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00814233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning experience on a touchpad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance education engineering. Interactive method and virtual pedagogy for French learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6235,930 +6552,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui fait la légitimité d'une thèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05366004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un doctorat dans les industries de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05101874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer en anthropocène : apprendre à vivre dans la transition environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05103069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La normalité : un état en toute objectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05431575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des OPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05101840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts et métiers organisant l'accès aux savoirs à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'un groupe de travail. Fondations dans l'espace d'activité, formation par les valeurs communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professer ses pratiques. D'une évaluation normée à la standardisation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte des chemins de formation atypiques. Analyse d'un webzine institutionnel comme outil de marketing de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cned : administration ou industrie éducative ? Les valeurs et la culture éducative d'une institution en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00777012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;projet G.&amp;quot; : une ingénierie de formation. Conception et gestion d'un dispositif d'enseignement (le geste et l'effet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur des combats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05103616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces liens qui éloignent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...437 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00000326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7168,154 +7485,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05117515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7325,167 +7642,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chevalier de la Barre et la laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les trois vies du Chevalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05080737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mooc recrutement dans France université numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire R&amp;D Actalians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7495,95 +7812,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de l'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03834393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7593,104 +7910,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la distance transactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grahame Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7700,264 +8017,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence ouverte. Utilisation des Cloms pour obtenir le grade de licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Direction générale de l'enseignement supérieur et de l'insertion professionnelle. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les piroguiers du Maroni : présentation d'un groupe de travail, représentations d'une activité technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-01235827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education : tous égaux ? Blog de diffusion des savoirs d'Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04429501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par l'expérience : quand les écoles reprennent la leçon de Rousseau. Blog TheConversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04428989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7967,229 +8378,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre &amp;quot;Les académiques&amp;quot; à la bibliothèque de Sciences-Po Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04399644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence publique sur Condorcet et l'éducation (à Science Po Aix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05359173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du livre intitulé : &amp;quot;Nicolas de Condorcet. The revolution of French higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8257,51 +8668,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A682F991"/>
+    <w:nsid w:val="BB703ECE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="E0E44CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8407,50 +8966,53 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8488,51 +9050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0299-5959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077162463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413255v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16390" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Amirault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43566-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weinberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Seisekeyeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14798" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.10287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.051.0097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2014.922892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v15i2.1677" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert Barbero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray J Amirault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831980v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831524v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667068v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01257587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01260590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814233v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grahame Moore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Trifilieff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02613759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0299-5959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077162463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KlJGgSMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amupod.univ-amu.fr/search/?q=Olivier+marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/edso/28237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/stores/author/B004MOT5P6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/apprendre-par-lexperience-quand-les-ecoles-reprennent-la-lecon-de-rousseau-144901" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Olivier.Marty@univ-amu.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04549225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413255v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20771" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Amirault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43566-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weinberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Seisekeyeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.10287" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.051.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v15i2.1677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457823.2014.922892" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04430661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert Barbero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray J Amirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02154098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831980v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923472v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831524v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667068v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01257587v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01260590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03742068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814233v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grahame Moore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01235827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Trifilieff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04399644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02613759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>