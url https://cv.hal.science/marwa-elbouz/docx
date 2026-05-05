--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marwa elbouz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwa-elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9431-4320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor in Signal and Image processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LSL Team, L@bisen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncrea Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNet Segmentation for Accurate Parcel Delineation: Improvement with temporal multi-spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-4-w17-2025-143-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing YOLOv8n using hOSVD for efficient object detection: towards real-time video surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (13), pp.1066. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring HSI imagery for overlapped chromosomes segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-025-09791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100833. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2025.100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring band selection methods for enhanced chromosomal analysis in Hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00037028251403574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible Physics-Based Hyperspectral Signature Models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2023.3315520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Huynh-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107854. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2362. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performances of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ben Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level correlation technique for face recognition and color change detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt.Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.186-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Falou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CH21, pp.463-483[ISBN 978-3-527-40956-3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepper based maskless microlithography using a liquid crystal display for massively parallel direct-write of binary and multilevel microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie M Kessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.033002. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.2767331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmented phase only filter binarized with a new approach of error diffusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (4), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/7/4/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal window minimum average error algorithm for multi-phase level computer-generated holograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 180, pp.2000 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Tissue Segmentation in Orthopedic Surgery Using Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Promising Contribution of Hyperspectral Unmixing for Overlapped Tissues Segmentation Using Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11210879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hyperspectral imaging in interventional environment: application to orthopedic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms, Technologies, and Applications for Multispectral and Hyperspectral Imaging XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.45, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Hyperspectral Apple Variety Identification Based on Patch-wise Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Munich, France. pp.JW2A.28, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AIS.2023.JW2A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of a structural chromosomal abnormality: the del(5q) deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarized Light and Optical Angular Momentum for Biomedical Diagnostics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2649370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Hyperspectrale pour la Segmentation Automatique des Tissus en Chirurgie Orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique générique des signatures spectrales d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles. 2022 (JiONC 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique des signatures spectrales et polarimétriques d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Embryo Stage Classification with Multi-Focal Plane Imaging and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Benfettoume Souda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wistan Marchadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souaad Hamza-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marwa elbouz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwa-elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9431-4320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor in Signal and Image processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LSL Team, L@bisen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncrea Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNet Segmentation for Accurate Parcel Delineation: Improvement with temporal multi-spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-4-w17-2025-143-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring band selection methods for enhanced chromosomal analysis in Hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00037028251403574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing YOLOv8n using hOSVD for efficient object detection: towards real-time video surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (13), pp.1066. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring HSI imagery for overlapped chromosomes segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-025-09791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100833. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2025.100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible Physics-Based Hyperspectral Signature Models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2023.3315520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Huynh-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107854. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2362. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performances of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ben Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level correlation technique for face recognition and color change detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt.Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.186-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Falou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CH21, pp.463-483[ISBN 978-3-527-40956-3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepper based maskless microlithography using a liquid crystal display for massively parallel direct-write of binary and multilevel microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie M Kessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.033002. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.2767331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmented phase only filter binarized with a new approach of error diffusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (4), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/7/4/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal window minimum average error algorithm for multi-phase level computer-generated holograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 180, pp.2000 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Tissue Segmentation in Orthopedic Surgery Using Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Promising Contribution of Hyperspectral Unmixing for Overlapped Tissues Segmentation Using Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11210879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hyperspectral imaging in interventional environment: application to orthopedic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms, Technologies, and Applications for Multispectral and Hyperspectral Imaging XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.45, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Hyperspectral Apple Variety Identification Based on Patch-wise Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Munich, France. pp.JW2A.28, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AIS.2023.JW2A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of a structural chromosomal abnormality: the del(5q) deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarized Light and Optical Angular Momentum for Biomedical Diagnostics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2649370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Hyperspectrale pour la Segmentation Automatique des Tissus en Chirurgie Orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique générique des signatures spectrales d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles. 2022 (JiONC 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique des signatures spectrales et polarimétriques d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Embryo Stage Classification with Multi-Focal Plane Imaging and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Benfettoume Souda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wistan Marchadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souaad Hamza-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23DBD7F4"/>
+    <w:nsid w:val="33ED5F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwa-elbouz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9431-4320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Zeffate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-025-09791-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Settouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028251403574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2023.3315520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Haj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00984463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfalou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Falou," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/7/4/006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59C76F47BA0DB5C6928AA3B3F0790109DDDACDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hage Chehade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abdel Aziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Raad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11210879" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIS.2023.JW2A.28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665703" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benfettoume Souda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souaad Hamza-Cherif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwa-elbouz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9431-4320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Zeffate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Settouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028251403574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-025-09791-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2023.3315520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Haj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00984463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfalou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Falou," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/7/4/006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59C76F47BA0DB5C6928AA3B3F0790109DDDACDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hage Chehade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211836" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abdel Aziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Raad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11210879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIS.2023.JW2A.28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665703" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benfettoume Souda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souaad Hamza-Cherif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>