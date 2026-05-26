--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marwa elbouz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwa-elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9431-4320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor in Signal and Image processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LSL Team, L@bisen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncrea Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNet Segmentation for Accurate Parcel Delineation: Improvement with temporal multi-spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-4-w17-2025-143-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring band selection methods for enhanced chromosomal analysis in Hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00037028251403574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing YOLOv8n using hOSVD for efficient object detection: towards real-time video surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (13), pp.1066. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring HSI imagery for overlapped chromosomes segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-025-09791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100833. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2025.100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible Physics-Based Hyperspectral Signature Models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2023.3315520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Huynh-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107854. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2362. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performances of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ben Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level correlation technique for face recognition and color change detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt.Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.186-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Falou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CH21, pp.463-483[ISBN 978-3-527-40956-3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepper based maskless microlithography using a liquid crystal display for massively parallel direct-write of binary and multilevel microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie M Kessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.033002. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.2767331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmented phase only filter binarized with a new approach of error diffusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (4), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/7/4/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal window minimum average error algorithm for multi-phase level computer-generated holograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 180, pp.2000 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Tissue Segmentation in Orthopedic Surgery Using Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Promising Contribution of Hyperspectral Unmixing for Overlapped Tissues Segmentation Using Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11210879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hyperspectral imaging in interventional environment: application to orthopedic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms, Technologies, and Applications for Multispectral and Hyperspectral Imaging XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.45, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Hyperspectral Apple Variety Identification Based on Patch-wise Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Munich, France. pp.JW2A.28, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AIS.2023.JW2A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of a structural chromosomal abnormality: the del(5q) deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarized Light and Optical Angular Momentum for Biomedical Diagnostics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2649370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Hyperspectrale pour la Segmentation Automatique des Tissus en Chirurgie Orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique générique des signatures spectrales d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles. 2022 (JiONC 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique des signatures spectrales et polarimétriques d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Embryo Stage Classification with Multi-Focal Plane Imaging and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Benfettoume Souda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wistan Marchadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souaad Hamza-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> marwa elbouz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwa-elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9431-4320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pAaJtBQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor in Signal and Image processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LSL Team, L@bisen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncrea Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNet Segmentation for Accurate Parcel Delineation: Improvement with temporal multi-spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-4-w17-2025-143-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing YOLOv8n using hOSVD for efficient object detection: towards real-time video surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (13), pp.1066. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor deep-anomaly: robust tensor classifier for video anomaly detection in surveillance videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-025-20814-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring HSI imagery for overlapped chromosomes segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-025-09791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TER-FCN: Tensor Einstein Reduced Fully Connected Network applied to Region-based Convolutional Neural Networks for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Ichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.621. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-025-04283-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100833. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2025.100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring band selection methods for enhanced chromosomal analysis in Hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Zeffate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00037028251403574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertible Physics-Based Hyperspectral Signature Models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2023.3315520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Huynh-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107854. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2362. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performances of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ben Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level correlation technique for face recognition and color change detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opt.Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.186-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Falou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CH21, pp.463-483[ISBN 978-3-527-40956-3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepper based maskless microlithography using a liquid crystal display for massively parallel direct-write of binary and multilevel microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie M Kessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.033002. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.2767331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmented phase only filter binarized with a new approach of error diffusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (4), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/7/4/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal window minimum average error algorithm for multi-phase level computer-generated holograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Heggarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 180, pp.2000 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Promising Contribution of Hyperspectral Unmixing for Overlapped Tissues Segmentation Using Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11210879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Tissue Segmentation in Orthopedic Surgery Using Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hyperspectral imaging in interventional environment: application to orthopedic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms, Technologies, and Applications for Multispectral and Hyperspectral Imaging XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.45, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Hyperspectral Apple Variety Identification Based on Patch-wise Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Industrial Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Munich, France. pp.JW2A.28, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AIS.2023.JW2A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of a structural chromosomal abnormality: the del(5q) deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2665703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarized Light and Optical Angular Momentum for Biomedical Diagnostics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2649370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Hyperspectrale pour la Segmentation Automatique des Tissus en Chirurgie Orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hage Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Settouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique générique des signatures spectrales d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles. 2022 (JiONC 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation optique des signatures spectrales et polarimétriques d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Elhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Embryo Stage Classification with Multi-Focal Plane Imaging and Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Benfettoume Souda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wistan Marchadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souaad Hamza-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33ED5F7A"/>
+    <w:nsid w:val="7277DE95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwa-elbouz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9431-4320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Zeffate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Settouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028251403574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-025-09791-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2023.3315520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Haj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00984463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfalou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Falou," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/7/4/006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59C76F47BA0DB5C6928AA3B3F0790109DDDACDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hage Chehade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211836" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abdel Aziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Raad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11210879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665796" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIS.2023.JW2A.28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665703" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benfettoume Souda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souaad Hamza-Cherif" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwa-elbouz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9431-4320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pAaJtBQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Ichi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04301-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20814-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Zeffate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-025-09791-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-025-04283-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Settouti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028251403574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2023.3315520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Haj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00984463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfalou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Falou," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/7/4/006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59C76F47BA0DB5C6928AA3B3F0790109DDDACDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Abdel Aziz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Raad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11210879" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hage Chehade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211836" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665796" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIS.2023.JW2A.28" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649370" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benfettoume Souda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souaad Hamza-Cherif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>