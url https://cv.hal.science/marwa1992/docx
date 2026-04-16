--- v0 (2026-03-14)
+++ v1 (2026-04-16)
@@ -1168,563 +1168,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal Age Matters: Association with Sperm Criteria’s- Spermatozoa DNA Integrity and Methylation Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Montjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (15), pp.4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12154928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068149v1</w:t>
+                <w:t xml:space="preserve">hal-04360350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal Age Matters: Association with Sperm Criteria’s- Spermatozoa DNA Integrity and Methylation Profile</w:t>
+                <w:t xml:space="preserve">Impact of perinatal coexposure to chlorpyrifos and a high-fat diet on Kisspeptin and GnRHR presence and reproductive organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophian Tricotteaux--Zarqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12154928⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11090789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360350v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal coexposure to chlorpyrifos and a high-fat diet on Kisspeptin and GnRHR presence and reproductive organs</w:t>
+                <w:t xml:space="preserve">Effect of pesticide exposure on human sperm characteristics, genome integrity, and methylation profile analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Montjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11090789⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360367v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pesticide exposure on human sperm characteristics, genome integrity, and methylation profile analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Debbie Montjean</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27695-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124635v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micronutrients and L-carnitine as antioxidant on sperm parameters, genome integrity, and ICSI outcomes: randomized, double-blind, and placebo-controlled clinical trial</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benkhalifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Zidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkhalifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/RAF-25-0114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05347346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kabbour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fwfxe6wc3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05375938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Makrigiannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Motrenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanourios Ioannis Makrygiannakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14228163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04910218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2024.104383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Capelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ajina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2025.104612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12154928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux--Zarqaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27695-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gherissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Mustapha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mustapha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2305-0500.390299" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Makni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bannour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kaabia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2022.42.27.31539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Bouricha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ben Khalifa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benkhalifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Zidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkhalifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/RAF-25-0114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05347346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kabbour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fwfxe6wc3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05375938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Makrigiannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Motrenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanourios Ioannis Makrygiannakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14228163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04910218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2024.104383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Capelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ajina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2025.104612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12154928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux--Zarqaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27695-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gherissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Mustapha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mustapha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2305-0500.390299" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Makni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bannour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kaabia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2022.42.27.31539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Bouricha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ben Khalifa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>