--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation Failure: Where to Look Up?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPACT OF PERINATAL EXPOSURE TO CHLORPYRIFOS AND AN OBESOGENIC DIET: KISSPEPTIN AND GNRHR EXPRESSION IN REPRODUCTIVE ORGANS (RAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophian Tricotteaux-Zarqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Makrigiannakis</w:t>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Motrenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanourios Ioannis Makrygiannakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (22), pp.8163. </w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.104383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm14228163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2024.104383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375938v1</w:t>
+                <w:t xml:space="preserve">hal-04910218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF PERINATAL EXPOSURE TO CHLORPYRIFOS AND AN OBESOGENIC DIET: KISSPEPTIN AND GNRHR EXPRESSION IN REPRODUCTIVE ORGANS (RAT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implantation Failure: Where to Look Up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Makrigiannakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Motrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">Fanourios Ioannis Makrygiannakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.104383. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (22), pp.8163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2024.104383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm14228163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910218v1</w:t>
+                <w:t xml:space="preserve">hal-05375938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micronutrient–Antioxidant Therapy and Male Fertility Improvement During ART Cycles</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Montjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
@@ -1168,311 +1168,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal Age Matters: Association with Sperm Criteria’s- Spermatozoa DNA Integrity and Methylation Profile</w:t>
+                <w:t xml:space="preserve">Effect of micronutrients and L-carnitine as antioxidant on sperm parameters, genome integrity, and ICSI outcomes: randomized, double-blind, and placebo-controlled clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Gherissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12154928⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360350v1</w:t>
+                <w:t xml:space="preserve">hal-04358122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal coexposure to chlorpyrifos and a high-fat diet on Kisspeptin and GnRHR presence and reproductive organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11090789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360367v1</w:t>
+                <w:t xml:space="preserve">hal-04068149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pesticide exposure on human sperm characteristics, genome integrity, and methylation profile analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1521,344 +1521,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Montjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-023-27695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal Age Matters: Association with Sperm Criteria’s- Spermatozoa DNA Integrity and Methylation Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Montjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (15), pp.4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12154928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04068149v1</w:t>
+                <w:t xml:space="preserve">hal-04360350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of micronutrients and L-carnitine as antioxidant on sperm parameters, genome integrity, and ICSI outcomes: randomized, double-blind, and placebo-controlled clinical trial</w:t>
+                <w:t xml:space="preserve">Impact of perinatal coexposure to chlorpyrifos and a high-fat diet on Kisspeptin and GnRHR presence and reproductive organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Gherissi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Ben Salem</w:t>
+                <w:t xml:space="preserve">Sophian Tricotteaux--Zarqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henda Ben Mustapha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1937. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12111937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics11090789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358122v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress in male infertility and therapeutic approach: A mini-review</w:t>
               </w:r>
@@ -1870,64 +1870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé (JARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, AMIENS, France</w:t>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE-Fondation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Valence, drome, France</w:t>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès National de l’ATME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sousse, France</w:t>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Bouricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to endocrine disrupting chemicals: impact on male infertility.</w:t>
+                <w:t xml:space="preserve">The Impact of pesticides on sperm parameters and DNA integrity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Capelle</w:t>
@@ -2967,97 +2967,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès National de l’ATME</w:t>
+              <w:t xml:space="preserve">19 ème journée internationale de biotechnologie IDB2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360258v1</w:t>
+                <w:t xml:space="preserve">hal-04360286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of pesticides on sperm parameters and DNA integrity.</w:t>
+                <w:t xml:space="preserve">Human exposure to endocrine disrupting chemicals: impact on male infertility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Capelle</w:t>
@@ -3092,73 +3092,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ème journée internationale de biotechnologie IDB2021</w:t>
+              <w:t xml:space="preserve">7ème Congrès National de l’ATME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360286v1</w:t>
+                <w:t xml:space="preserve">hal-04360258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3416,51 +3416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benkhalifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Zidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkhalifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/RAF-25-0114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05347346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kabbour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fwfxe6wc3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05375938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Makrigiannakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Motrenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanourios Ioannis Makrygiannakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14228163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04910218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2024.104383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Capelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ajina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2025.104612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12154928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux--Zarqaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27695-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gherissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Mustapha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mustapha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2305-0500.390299" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Makni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bannour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kaabia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2022.42.27.31539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Bouricha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ben Khalifa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benkhalifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Zidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkhalifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/RAF-25-0114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05347346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kabbour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.fwfxe6wc3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04910218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2024.104383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05375938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Makrigiannakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Motrenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanourios Ioannis Makrygiannakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14228163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Capelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bosquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ajina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2025.104612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gherissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Salem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Mustapha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27695-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12154928" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux--Zarqaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090789" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mustapha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2305-0500.390299" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Makni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bannour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kaabia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2022.42.27.31539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Bouricha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ben Khalifa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>