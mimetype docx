--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -75,3252 +75,3877 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport méthodologique de l’enquête SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Poperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05574558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et conditions de vie et de travail des livreurs des plateformes numériques en France : rapport de l’enquête SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Poperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche pour le développement (IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05573116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole du projet SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Poperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Version 2.1, 8 mars 2025, Institut de recherche pour le développement (IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire de l'enquête SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Poperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">version 1, Institut de Recherche pour le Développement (IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion des données du projet SANTE-COURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circé Lienart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche pour le developpement (IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la couverture sanitaire universelle en Afrique subsaharienne : le paradoxe des mutuelles de santé au Sénégal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring individual and structural factors influencing healthcare seeking behavior in the context of the Senegal’s Universal Health Coverage program: a multilevel analysis from the ANRS-12399 Soignants Sénégal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Maradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-025-13611-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073940v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring individual and structural factors influencing healthcare seeking behavior in the context of the Senegal’s Universal Health Coverage program: a multilevel analysis from the ANRS-12399 Soignants Sénégal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la couverture sanitaire universelle en Afrique subsaharienne : le paradoxe des mutuelles de santé au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379278v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mortality-fertility relationship from the economic demography perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullrika Sahlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, pp.e101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0140525X25100988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of and willingness to pay for health insurance in rural Senegal: a reinforcement effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.e001636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression and loneliness among Sub-Saharan immigrants living in the greater Paris area: results from the MAKASI empowerment stepped wedge cluster randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Gonçalves Tasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00127-024-02665-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting health services utilization using a score of perceived barriers to medical care: evidence from rural Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Coste</w:t>
+                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-023-09192-2⟩</w:t>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069039v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvements in Patient-Reported Outcomes Following Initiation of Dolutegravir-Based or Low-Dose Efavirenz-Based First-Line Antiretroviral Therapy: A Four-Year Longitudinal Analysis in Cameroon (NAMSAL ANRS 12313 Trial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Omgba Bassega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Maradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (3), pp.262-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000003273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185920v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04312474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Patient-Reported Outcomes Following Initiation of Dolutegravir-Based or Low-Dose Efavirenz-Based First-Line Antiretroviral Therapy: A Four-Year Longitudinal Analysis in Cameroon (NAMSAL ANRS 12313 Trial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting health services utilization using a score of perceived barriers to medical care: evidence from rural Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000003273⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-023-09192-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04312474v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of the Efficacy and Safety of Dolutegravir-Based and Low-Dose Efavirenz–Based Regimens for the Initial Treatment of Human Immunodeficiency Virus Type 1 Infection in Cameroon: Week 192 Data of the NAMSAL-ANRS-12313 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigrants’ health empowerment and access to health coverage in France: A stepped wedge randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Tovar Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justin Olinga</w:t>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad582⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.116400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599949v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants’ health empowerment and access to health coverage in France: A stepped wedge randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of the Efficacy and Safety of Dolutegravir-Based and Low-Dose Efavirenz–Based Regimens for the Initial Treatment of Human Immunodeficiency Virus Type 1 Infection in Cameroon: Week 192 Data of the NAMSAL-ANRS-12313 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Tovar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Taéron</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Omgba Bassega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Olinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116400⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.ofad582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300525v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il supprimer l’Aide médicale de l’État ? ce que nous dit la recherche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a free health insurance programme for the poor on health service utilisation and financial protection in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathé Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce À Dieu Toulao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (Suppl 9), pp.e009977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjgh-2022-009977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04035024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and economies of scale in repeated home-based HIV counselling and testing: Evidence from the ANRS 12249 treatment as prevention trial in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Iwuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhlanhla Okesola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Orne-Gliemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deenan Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 305, pp.115068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public–private differentials in health care delivery : the case of cesarean deliveries in Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
+                <w:t xml:space="preserve">Free access to antiretroviral treatment and protection against the risk of catastrophic health expenditure in people living with HIV: evidence from Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al‐qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Libérée Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kuaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10754-021-09300-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-06331-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186960v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03219650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free access to antiretroviral treatment and protection against the risk of catastrophic health expenditure in people living with HIV: evidence from Cameroon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boyer</w:t>
+                <w:t xml:space="preserve">Public–private differentials in health care delivery : the case of cesarean deliveries in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Zehnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-06331-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.367-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-021-09300-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03219650v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the demand for community-based health insurance in rural Senegal : Geographic distance and awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSM - Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.100974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssmph.2021.100974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Utility Analysis of a Dolutegravir-Based Versus Low-Dose Efavirenz-Based Regimen for the Initial Treatment of HIV-Infected Patients in Cameroon (NAMSAL ANRS 12313 Trial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Libérée Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Tovar-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Lantche Wandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PharmacoEconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (3), pp.331-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40273-020-00987-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibling status, home birth, tattoos and stitches are risk factors for chronic hepatitis B virus infection in Senegalese children: A cross‐sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Périères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gora Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (11), pp.1515-1525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.13589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effectiveness of Three Alternative Boosted Protease Inhibitor-Based Second-Line Regimens in HIV-Infected Patients in West and Central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koulla-Shiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PharmacoEconomics - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41669-019-0157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health differentials between citizens and immigrants in Europe: A heterogeneous convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (2), pp.235-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.healthpol.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost‑Effectiveness Analysis of Lopinavir/Ritonavir Monotherapy Versus Standard Combination Antiretroviral Therapy in HIV‑1 Infected Patients with Viral Suppression in France (ANRS 140 DREAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo Ulises Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Libérée Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Janah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PharmacoEconomics - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.505-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41669-019-0130-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02272394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Inequalities in Maternal and Neonatal Health Services in Iraq and Syria From 2000 to 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Abdulrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3), pp.623-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0020731419851659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of health for income inequality in the occupied Palestinian territory: a decomposition analysis and cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maame Esi Woode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)30348-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood Mortality, Childhood Morbidity, and Subsequent Fertility Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Demographic Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (02), pp.211 - 244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dem.2017.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Morbidity, Child Work, and Health Insurance in Rwanda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of child mortality on fertility behaviors is non-linear: new evidence from Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JODE - Journal of Demographic Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dem.2016.28⟩</w:t>
+              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.93--113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11150-014-9264-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505774v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of child mortality on fertility behaviors is non-linear: new evidence from Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parental Morbidity, Child Work, and Health Insurance in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maame Esi Woode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11150-014-9264-7⟩</w:t>
+              <w:t xml:space="preserve">JODE - Journal of Demographic Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (1), pp.111-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dem.2016.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589994v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicine and democracy: The importance of institutional quality in the relationship between health expenditure and health outcomes in the MENA region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (8), pp.928--935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.healthpol.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Openness, Aggregate Consumption and Threshold Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al‐qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Onori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.358--380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1468-0106.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3330,621 +3955,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des méthodes biomédicales de la prévention combinée du VIH et activité sexuelle : quels facteurs influencent la perception du risque d’exposition au VIH chez les immigrés subsahariens en situation de précarité vivant en Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKASI: a community-based project to improve Sub-Saharan African immigrants in precarious situation empowerment in sexual health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Undocumented migrants’ health Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Network on Undocumented migrants’ health, Mar 2023, Par visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment-based intervention and immigrant awareness of biomedical HIV prevention tools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Public Health Association, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health empowerment and access to health coverage among immigrants in France: the Makasi intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.ckac129.457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une intervention d’empowerment en santé sur l’accès à la couverture maladie chez des personnes immigrées en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées du Loû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3954,580 +4579,580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'intervention Makasi sur l'accès à la couverture maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Senne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desgrées du Loû Annabel (ed.); Gosselin A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l'empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRS; MIE, pp.71-79, 2023, Sciences Sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de l’intervention Makasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrianirina Ny Sata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Comblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-96, 2023, Collection Sciences sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Mesurer et comprendre les impacts de l’intervention Makasi : enjeux méthodologiques et retours critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-122, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau économique des ménages, indicateurs de pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Delaunay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La situation démographique dans la zone de Niakhar, 1963-2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.35-41, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4537,288 +5162,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap: the impact of an empowerment based intervention on the knowledge of biomedical HIV prevention tools among sub-Saharan African precarious immigrants in France. Results from the Makasi Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge of HIV prevention biomedical tools among African immigrants in France: the Makasi project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac130.173, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac130.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4828,662 +5453,662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un score d'obstacles perçus à l'accès aux soins en zone rurale au Sénégal pour prédire l'utilisation des services de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’adhésion gratuite aux mutuelles de santé communautaires sur l'utilisation des services de santé et la protection financière : Le cas des personnes indigentes bénéficiaires du Programme National de Bourses de Sécurité Familiale (PNBSF) en milieu rural sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathé Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce À Dieu Toulao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health differentials between citizens and immigrants in Europe : A heterogeneous convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-private differentials in health care delivery : The case of cesarean deliveries in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Zehnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicines and democracy : The importance of institutional quality in the relationship between health expenditure and health outcomes in the MENA region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu-Zaineh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Openess Aggregate Consumption and Threshold Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Onori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Openness, Aggregate Consumtion and Threshold Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Onori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01204784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5630,51 +6255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Maradan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13611-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrika Sahlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X25100988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04069039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-023-09192-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Omgba Bassega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000003273" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Olinga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04035024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diakhat&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce &#192; Dieu Toulao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2022-009977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03186960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu-Zaineh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-021-09300-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03219650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al&#8208;qays Bousmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lib&#233;r&#233;e Nishimwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06331-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03476998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2021.100974" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03174666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lantche Wandji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-020-00987-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01977547v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.12.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272394v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulises Garay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0130-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdulrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731419851659" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Esi Woode" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30348-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01634257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2017.7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2016.28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9264-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.06.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Onori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0106.12178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85R1RSG9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Senne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Ny Sata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Comblon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05574558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poperl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Fenech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05573116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circ&#233; Lienart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Maradan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13611-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrika Sahlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X25100988" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Omgba Bassega" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000003273" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04069039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-023-09192-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116400" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Olinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04035024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diakhat&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce &#192; Dieu Toulao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2022-009977" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03219650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al&#8208;qays Bousmah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lib&#233;r&#233;e Nishimwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06331-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03186960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu-Zaineh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-021-09300-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03476998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2021.100974" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03174666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lantche Wandji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-020-00987-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01977547v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272394v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulises Garay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0130-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdulrahim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731419851659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Esi Woode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30348-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01634257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2017.7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9264-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2016.28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.06.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Onori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0106.12178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85R1RSG9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Senne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Ny Sata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Comblon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>