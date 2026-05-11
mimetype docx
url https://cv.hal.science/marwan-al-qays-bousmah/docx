--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -109,51 +109,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport méthodologique de l’enquête SANTE-COURSE</w:t>
+                <w:t xml:space="preserve">Protocole du projet SANTE-COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
@@ -173,109 +173,109 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
+                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2026</w:t>
+              <w:t xml:space="preserve">Version 2.1, 8 mars 2025, Institut de recherche pour le développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05574558v1</w:t>
+                <w:t xml:space="preserve">hal-05562270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et conditions de vie et de travail des livreurs des plateformes numériques en France : rapport de l’enquête SANTE-COURSE</w:t>
+                <w:t xml:space="preserve">Rapport méthodologique de l’enquête SANTE-COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
@@ -289,115 +289,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut de recherche pour le développement (IRD). 2026</w:t>
+              <w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05573116v1</w:t>
+                <w:t xml:space="preserve">ird-05574558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole du projet SANTE-COURSE</w:t>
+                <w:t xml:space="preserve">Santé et conditions de vie et de travail des livreurs des plateformes numériques en France : rapport de l’enquête SANTE-COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Poperl</w:t>
@@ -411,91 +411,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche pour le développement (IRD). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05562270v1</w:t>
+                <w:t xml:space="preserve">ird-05573116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de l'enquête SANTE-COURSE</w:t>
               </w:r>
@@ -533,51 +533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">version 1, Institut de Recherche pour le Développement (IRD). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -950,248 +950,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mortality-fertility relationship from the economic demography perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uptake of and willingness to pay for health insurance in rural Senegal: a reinforcement effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ullrika Sahlin</w:t>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.e101. </w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.e001636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0140525X25100988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459293v1</w:t>
+                <w:t xml:space="preserve">hal-05050650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of and willingness to pay for health insurance in rural Senegal: a reinforcement effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mortality-fertility relationship from the economic demography perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+                <w:t xml:space="preserve">Ullrika Sahlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.e001636. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.e101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X25100988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050650v1</w:t>
+                <w:t xml:space="preserve">hal-05459293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression and loneliness among Sub-Saharan immigrants living in the greater Paris area: results from the MAKASI empowerment stepped wedge cluster randomised controlled trial</w:t>
               </w:r>
@@ -1305,386 +1305,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+                <w:t xml:space="preserve">Predicting health services utilization using a score of perceived barriers to medical care: evidence from rural Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-023-09192-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185920v1</w:t>
+                <w:t xml:space="preserve">hal-04069039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Patient-Reported Outcomes Following Initiation of Dolutegravir-Based or Low-Dose Efavirenz-Based First-Line Antiretroviral Therapy: A Four-Year Longitudinal Analysis in Cameroon (NAMSAL ANRS 12313 Trial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the knowledge gap of biomedical HIV prevention tools among sub-saharan african immigrants in France. Results from an empowerment-based intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Taéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Maradan</w:t>
+                <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000003273⟩</w:t>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04312474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting health services utilization using a score of perceived barriers to medical care: evidence from rural Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in Patient-Reported Outcomes Following Initiation of Dolutegravir-Based or Low-Dose Efavirenz-Based First-Line Antiretroviral Therapy: A Four-Year Longitudinal Analysis in Cameroon (NAMSAL ANRS 12313 Trial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Coste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrette Omgba Bassega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Maradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.263. </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (3), pp.262-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-023-09192-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000003273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069039v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04312474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrants’ health empowerment and access to health coverage in France: A stepped wedge randomised controlled trial</w:t>
               </w:r>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 339, pp.116400. </w:t>
@@ -1804,90 +1804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of the Efficacy and Safety of Dolutegravir-Based and Low-Dose Efavirenz–Based Regimens for the Initial Treatment of Human Immunodeficiency Virus Type 1 Infection in Cameroon: Week 192 Data of the NAMSAL-ANRS-12313 Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Tovar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Omgba Bassega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Olinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Libérée Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kuaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the demand for community-based health insurance in rural Senegal : Geographic distance and awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Tovar-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Lantche Wandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PharmacoEconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (3), pp.331-343. </w:t>
@@ -2782,51 +2782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibling status, home birth, tattoos and stitches are risk factors for chronic hepatitis B virus infection in Senegalese children: A cross‐sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Périères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gora Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maame Esi Woode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JODE - Journal of Demographic Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (1), pp.111-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t>
@@ -4215,64 +4215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Public Health Association, Nov 2023, Dublin, Ireland. </w:t>
@@ -4587,238 +4587,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'intervention Makasi sur l'accès à la couverture maladie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Desgrées du Loû Annabel (ed.); Gosselin A. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l'empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANRS; MIE, pp.71-79, 2023, Sciences Sociales et Sida, 978-2-7598-3476-1</w:t>
+              <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804993v1</w:t>
+                <w:t xml:space="preserve">hal-04564060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. La mesure de l’empowerment en santé sexuelle : réflexion critique sur les indicateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l'intervention Makasi sur l'accès à la couverture maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Senne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desgrées du Loû Annabel (ed.); Gosselin A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-44, 2023</w:t>
+              <w:t xml:space="preserve">Vers l'empowerment en santé : recherches communautaires autour du projet Makasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRS; MIE, pp.71-79, 2023, Sciences Sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564060v1</w:t>
+                <w:t xml:space="preserve">hal-04804993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de l’intervention Makasi</w:t>
               </w:r>
@@ -4887,51 +4887,51 @@
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé. Recherches communautaires autour du projet Makasi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS MIE / Institut Convergences Migrations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-96, 2023, Collection Sciences sociales et Sida, 978-2-7598-3476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4999,51 +4999,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabel Desgrées du Loû; Anne Gosselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’empowerment en santé : recherches communautaires autour du projet Makasi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS | MIE, Collection Sciences sociales et sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-122, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5215,64 +5215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Taéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mbiribindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AIDS Society Conference (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbanne, Australia</w:t>
@@ -5467,51 +5467,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un score d'obstacles perçus à l'accès aux soins en zone rurale au Sénégal pour prédire l'utilisation des services de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwân-Al-Qays Bousmah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6255,51 +6255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05574558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poperl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Fenech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05573116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circ&#233; Lienart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Maradan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13611-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrika Sahlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X25100988" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Omgba Bassega" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000003273" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04069039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-023-09192-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116400" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Olinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04035024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diakhat&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce &#192; Dieu Toulao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2022-009977" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03219650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al&#8208;qays Bousmah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lib&#233;r&#233;e Nishimwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06331-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03186960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu-Zaineh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-021-09300-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03476998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2021.100974" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03174666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lantche Wandji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-020-00987-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01977547v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272394v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulises Garay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0130-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdulrahim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731419851659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Esi Woode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30348-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01634257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2017.7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9264-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2016.28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.06.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Onori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0106.12178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85R1RSG9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Senne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Ny Sata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Comblon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poperl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Fenech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05574558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05573116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circ&#233; Lienart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Maradan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13611-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrika Sahlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X25100988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gon&#231;alves Tasca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-024-02665-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04069039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-023-09192-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ta&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mbiribindi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101468" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04312474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Omgba Bassega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000003273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116400" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Olinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04035024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diakhat&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce &#192; Dieu Toulao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2022-009977" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03219650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marw&#226;n-Al&#8208;qays Bousmah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lib&#233;r&#233;e Nishimwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06331-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03186960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu-Zaineh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-021-09300-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03476998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2021.100974" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03174666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lantche Wandji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40273-020-00987-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01977547v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272394v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulises Garay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0130-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02188422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdulrahim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020731419851659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Esi Woode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30348-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01634257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2017.7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01589994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9264-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2016.28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.06.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Onori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0106.12178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85R1RSG9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zoumenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.457" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/wp-content/uploads/2023/11/anrs-makasi-pdf-leger.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Senne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianirina Ny Sata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Comblon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.173" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>