--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marwan Hassini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwan-hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4713-5220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281351910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hassini_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IYJ-1026-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries de seconde vie dans une application de recharge de véhicules : Maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04544706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marwan Hassini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwan-hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4713-5220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281351910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hassini_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IYJ-1026-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche du Ministère de la Transition Écologique depuis 2024, j'ai soutenu la même année une thèse portant sur la seconde vie (le réemploi) des batteries.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherches porte sur l'étude des verrous liés à la mise en œuvre des démarches de durabilité et sobriété dans le domaine de l'énergie, de son stockage et de la recherche qui lui est associée.  La réparation et le réemploi des batteries, l'utilisation de l'énergie pour la mobilité et les pratiques de science ouvertes dans le domaine de l'énergie sont notamment des sujets qui m'intéressent tout particulièrement. Je développe ces activités au sein du laboratoire Énergie et Mobilité, à l'Université Gustave Eiffel et à l'ENTPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries de seconde vie dans une application de recharge de véhicules : maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04544706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3826E708"/>
+    <w:nsid w:val="2B98D167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwan-hassini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4713-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281351910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hassini_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IYJ-1026-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04544706v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwan-hassini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4713-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281351910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hassini_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IYJ-1026-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04544706v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>