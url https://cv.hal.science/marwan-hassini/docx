--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marwan Hassini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwan-hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4713-5220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281351910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hassini_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IYJ-1026-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche du Ministère de la Transition Écologique depuis 2024, j'ai soutenu la même année une thèse portant sur la seconde vie (le réemploi) des batteries.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherches porte sur l'étude des verrous liés à la mise en œuvre des démarches de durabilité et sobriété dans le domaine de l'énergie, de son stockage et de la recherche qui lui est associée.  La réparation et le réemploi des batteries, l'utilisation de l'énergie pour la mobilité et les pratiques de science ouvertes dans le domaine de l'énergie sont notamment des sujets qui m'intéressent tout particulièrement. Je développe ces activités au sein du laboratoire Énergie et Mobilité, à l'Université Gustave Eiffel et à l'ENTPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries de seconde vie dans une application de recharge de véhicules : maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04544706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marwan Hassini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwan-hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4713-5220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281351910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hassini_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IYJ-1026-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche du Ministère de la Transition Écologique depuis 2024, j'ai soutenu la même année une thèse portant sur la seconde vie (le réemploi) des batteries.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherches portent sur l'étude des verrous liés à la mise en œuvre des démarches de durabilité et sobriété dans le domaine de l'énergie, de son stockage et de la recherche qui lui est associée.  La réparation et le réemploi des batteries, l'utilisation de l'énergie pour la mobilité et les pratiques de science ouvertes dans le domaine de l'énergie sont notamment des sujets qui m'intéressent tout particulièrement. Je développe ces activités au sein du laboratoire Énergie et Mobilité, à l'Université Gustave Eiffel et à l'ENTPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries de seconde vie dans une application de recharge de véhicules : Maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04544706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B98D167"/>
+    <w:nsid w:val="F033A5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwan-hassini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4713-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281351910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hassini_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IYJ-1026-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04544706v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwan-hassini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4713-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281351910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hassini_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IYJ-1026-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04544706v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>