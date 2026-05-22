--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marwan Hassini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwan-hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4713-5220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281351910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hassini_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IYJ-1026-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche du Ministère de la Transition Écologique depuis 2024, j'ai soutenu la même année une thèse portant sur la seconde vie (le réemploi) des batteries.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherches portent sur l'étude des verrous liés à la mise en œuvre des démarches de durabilité et sobriété dans le domaine de l'énergie, de son stockage et de la recherche qui lui est associée.  La réparation et le réemploi des batteries, l'utilisation de l'énergie pour la mobilité et les pratiques de science ouvertes dans le domaine de l'énergie sont notamment des sujets qui m'intéressent tout particulièrement. Je développe ces activités au sein du laboratoire Énergie et Mobilité, à l'Université Gustave Eiffel et à l'ENTPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries de seconde vie dans une application de recharge de véhicules : Maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04544706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marwan Hassini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marwan-hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4713-5220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281351910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hassini_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oPni0jkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IYJ-1026-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche du Ministère de la Transition Écologique depuis 2024, j'ai soutenu la même année une thèse portant sur la seconde vie (le réemploi) des batteries.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherches portent sur l'étude des verrous liés à la mise en œuvre des démarches de durabilité et sobriété dans le domaine de l'énergie, de son stockage et de la recherche qui lui est associée.  La réparation et le réemploi des batteries, l'utilisation de l'énergie pour la mobilité et les pratiques de science ouvertes dans le domaine de l'énergie sont notamment des sujets qui m'intéressent tout particulièrement. Je développe ces activités au sein du laboratoire Énergie et Mobilité, à l'Université Gustave Eiffel et à l'ENTPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batteries de seconde vie dans une application de recharge de véhicules : Maîtrise des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Claude Bernard - Lyon I, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LYO10033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04544706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Passports for Second-Life Batteries: An Experimental Assessment of Suitability for Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.153. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries10050153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2023.101584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion Battery Data: From Production to Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.385. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9070385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Life Batteries Modeling for Performance Tracking in a Mobile Charging Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.94. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj14040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'équilibrage sur la durabilité des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cell Position on the Capacity of Retired Batteries: Experimental and Statistical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mintsa-Eya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte dans le domaine des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une batterie de seconde vie pour le suivi de ses performances dans une station de recharge mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VPPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Life Batteries in a Mobile Charging Station: Model Based Performance Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVS35, 35th International Electric Vehicle Symposium & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde vie des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F033A5F5"/>
+    <w:nsid w:val="FFE708F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwan-hassini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4713-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281351910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hassini_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IYJ-1026-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04544706v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwan-hassini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4713-5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281351910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hassini_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oPni0jkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IYJ-1026-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04544706v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO10033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10050153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9070385" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14040094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>