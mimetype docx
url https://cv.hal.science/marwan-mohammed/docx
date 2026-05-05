--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -627,165 +627,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandes de jeunes et &amp;quot;embrouilles de cité</w:t>
+                <w:t xml:space="preserve">Déprise éducative des familles : discours et perceptions des jeunes en bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions pénales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, XXI (1), pp.1-4</w:t>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835104v1</w:t>
+                <w:t xml:space="preserve">hal-00557811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise éducative des familles : discours et perceptions des jeunes en bande</w:t>
+                <w:t xml:space="preserve">Bandes de jeunes et &amp;quot;embrouilles de cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et prévisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93, pp.17-27</w:t>
+              <w:t xml:space="preserve">Questions pénales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXI (1), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557811v1</w:t>
+                <w:t xml:space="preserve">hal-00835104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre école, famille et quartier : l'émergence des bandes de jeunes</w:t>
               </w:r>
@@ -1735,418 +1735,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la période du collège dans la formation des bandes d'adolescents</w:t>
+                <w:t xml:space="preserve">Fratries, collatéraux et bandes de jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RESEO. </w:t>
+              <w:t xml:space="preserve">Marwan Mohammed, Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement technique, changement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.141-155, 2007</w:t>
+              <w:t xml:space="preserve">Les bandes de jeunes. Des "Blousons Noirs" à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.97-122, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562381v1</w:t>
+                <w:t xml:space="preserve">hal-00561898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des &amp;quot;bandes d'ici&amp;quot; aux &amp;quot;gangs d'ailleurs&amp;quot; : comment définir et comparer ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marwan Mohammed, Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bandes de jeunes. Des "Blousons Noirs" à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.265-286, 2007</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.11-18, 2007, Collection "Recherches"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561899v1</w:t>
+                <w:t xml:space="preserve">hal-00562502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fratries, collatéraux et bandes de jeunes</w:t>
+                <w:t xml:space="preserve">Des &amp;quot;bandes d'ici&amp;quot; aux &amp;quot;gangs d'ailleurs&amp;quot; : comment définir et comparer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marwan Mohammed, Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bandes de jeunes. Des "Blousons Noirs" à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.97-122, 2007</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.265-286, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561898v1</w:t>
+                <w:t xml:space="preserve">hal-00561899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La police dans les &amp;quot;quartiers sensibles&amp;quot; : un profond malaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marwan Mohammed, Laurent Mucchielli. </w:t>
+              <w:t xml:space="preserve">Laurent Mucchielli, Véronique Le Goaziou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bandes de jeunes. Des "Blousons Noirs" à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.11-18, 2007, Collection "Recherches"</w:t>
+              <w:t xml:space="preserve">Quand les banlieues brûlent.. Retour sur les émeutes de novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.104-125, 2007, Collection "Sur le Vif"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562502v1</w:t>
+                <w:t xml:space="preserve">hal-00561901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police dans les &amp;quot;quartiers sensibles&amp;quot; : un profond malaise</w:t>
+                <w:t xml:space="preserve">Les enjeux de la période du collège dans la formation des bandes d'adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Mucchielli, Véronique Le Goaziou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RESEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les banlieues brûlent.. Retour sur les émeutes de novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.104-125, 2007, Collection "Sur le Vif"</w:t>
+              <w:t xml:space="preserve">Changement technique, changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.141-155, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561901v1</w:t>
+                <w:t xml:space="preserve">hal-00562381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Mohammed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.107.0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucchielli Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707176806/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Migrations_et_mutations_de_la_societe_francaise__l_etat_des_savoirs-9782707177117.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Mohammed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.107.0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10843" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucchielli Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://widget.editis.com/ladecouverte/9782707176806/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Migrations_et_mutations_de_la_societe_francaise__l_etat_des_savoirs-9782707177117.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>