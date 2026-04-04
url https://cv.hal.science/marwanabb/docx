--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring learning transferability in deep segmentation of colorectal cancer liver metastases</w:t>
+                <w:t xml:space="preserve">Automatic future remnant segmentation in liver resection planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+                <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198 (Part A), pp.111076. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (May 2025), pp.837-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-025-03331-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247924v1</w:t>
+                <w:t xml:space="preserve">hal-04912365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic future remnant segmentation in liver resection planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring learning transferability in deep segmentation of colorectal cancer liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Badic</w:t>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahror Belaid</w:t>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (May 2025), pp.837-845. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198 (Part A), pp.111076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-025-03331-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912365v1</w:t>
+                <w:t xml:space="preserve">hal-05247924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between induced organ atrophy assessed by artificial intelligence-generated automatic segmentation and efficacy of bevacizumab in combination with chemotherapy in metastatic colorectal cancer</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep‐learning algorithm to localize basal cell carcinoma foci on Mohs surgery frozen sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,377 +802,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning transferability in deep segmentation of liver metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
@@ -1379,51 +1379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>