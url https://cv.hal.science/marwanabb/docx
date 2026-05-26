--- v1 (2026-04-04)
+++ v2 (2026-05-26)
@@ -451,51 +451,51 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.129. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40644-025-00951-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -802,295 +802,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning transferability in deep segmentation of liver metastases</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>