--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -397,191 +397,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The political transversality of Islamophobia</w:t>
+                <w:t xml:space="preserve">Religiosity and desistance from crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Marwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of French Politics and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-86, 2019, 9781315656717. </w:t>
+              <w:t xml:space="preserve">The Architecture of Desistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162-180, 2019, 9780429461804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315656717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9780429461804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333047v1</w:t>
+                <w:t xml:space="preserve">hal-04333046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religiosity and desistance from crime</w:t>
+                <w:t xml:space="preserve">The political transversality of Islamophobia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Marwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Architecture of Desistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.162-180, 2019, 9780429461804. </w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of French Politics and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-86, 2019, 9781315656717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429461804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781315656717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333046v1</w:t>
+                <w:t xml:space="preserve">hal-04333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminer pour « mieux » gouverner la ville Accusation de communautarisme et répression politique à l’échelle locale</w:t>
               </w:r>
@@ -726,535 +726,535 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04872017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la stratification sociale des espaces de la délinquance avec Michel Foucault et Stéphanie Saint-Clair</w:t>
+                <w:t xml:space="preserve">Y a embrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Marwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stock, 2023, 9782234094536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333061v1</w:t>
+                <w:t xml:space="preserve">hal-04333090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de RechercheRencontre avec Marwan MOHAMMED</w:t>
+                <w:t xml:space="preserve">Islamophobia. The construction of the &amp;quot;Muslim problem&amp;quot; by the French elites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Marwan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The University of Georgia Press. 2023, ISBN: 9-780-8203-6325-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamophobie (version augmentée).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Marwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2022, 9782348075766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-04333011v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Marwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 107 p., 2018, 978-2-13-080085-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islamophobia. The construction of the &amp;quot;Muslim problem&amp;quot; by the French elites</w:t>
+                <w:t xml:space="preserve">Penser la stratification sociale des espaces de la délinquance avec Michel Foucault et Stéphanie Saint-Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Marwan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 48 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.474.0549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04333084v1</w:t>
+                <w:t xml:space="preserve">hal-04333061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a embrouille</w:t>
+                <w:t xml:space="preserve">Parcours de RechercheRencontre avec Marwan MOHAMMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Marwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83-84, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.20182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-02432791v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1428,51 +1428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une citoyenneté réprimée. 100 cas de restrictions des libertés associatives, 12 pistes pour mieux les protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Marwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oualhaci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315656717" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429461804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.474.0549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.20182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-59RVXWMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Marwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oualhaci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429461804" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315656717" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02432791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.474.0549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.20182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-59RVXWMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03096913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>