--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -181,3304 +181,3706 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological production of 2‐phenylethanol from agroindustrial byproducts: experimental evaluation, techno‐economic analysis, and life cycle assessment</w:t>
+                <w:t xml:space="preserve">Pulsed electric field processing of forced endive roots: Enhanced extraction and pilot-scale validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
+                <w:t xml:space="preserve">Neamtallah Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurdana Orynbek</w:t>
+                <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiganym Abduraimova</w:t>
+                <w:t xml:space="preserve">Massimiliano Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiya Valakhanovich</w:t>
+                <w:t xml:space="preserve">Emma Chiavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Adiel Flores‐nestor</w:t>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.1190-1206. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.104486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bbb.2815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2026.104486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283783v1</w:t>
+                <w:t xml:space="preserve">hal-05414152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of 3-hydroxypropionic acid by acetic acid bacteria: Modeling including the buffering capacity of the biological medium enables prediction of pH and metabolite concentrations</w:t>
+                <w:t xml:space="preserve">Recovery of sinapic acid from mustard bran enzymatic hydrolysate combining membrane filtration and adsorption chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
+                <w:t xml:space="preserve">Ying Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
+                <w:t xml:space="preserve">Emilie Isidore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2024.109346⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2025.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574275v1</w:t>
+                <w:t xml:space="preserve">hal-05533964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pycnometric method to estimate the porosity of hydrophobic hollow fiber membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
+                <w:t xml:space="preserve">Biotechnological production of 2‐phenylethanol from agroindustrial byproducts: experimental evaluation, techno‐economic analysis, and life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nurdana Orynbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiganym Abduraimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Valakhanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Adiel Flores‐nestor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102882⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.1190-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680690v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane contactors-assisted liquid-liquid extraction of biomolecules from biorefinery liquid streams: A case study on organic acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Purification of sinapic acid from mustard bran enzymatic hydrolysate by adsorption on macroporous resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123927⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2025.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125552v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-stream product recovery of p-coumaric acid heterologously produced: Implementation of a continuous liquid-liquid extraction assisted by hollow fiber membrane contactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial production of 3-hydroxypropionic acid by acetic acid bacteria: Modeling including the buffering capacity of the biological medium enables prediction of pH and metabolite concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121083⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.109346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2024.109346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651986v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive liquid–liquid extraction of bio-based 3-hydroxypropionic acid using a biocompatible organic phase containing a tertiary amine: A model-based approach to elucidate dominant mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A pycnometric method to estimate the porosity of hydrophobic hollow fiber membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.102882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663385v1</w:t>
+                <w:t xml:space="preserve">hal-04680690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and experimental implementation of organic acids in stream recovery by reactive extraction in membrane contactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Athès</w:t>
+                <w:t xml:space="preserve">Membrane contactors-assisted liquid-liquid extraction of biomolecules from biorefinery liquid streams: A case study on organic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Buquet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.134067⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.123927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516921v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of 2-phenylethanol production using an aerated system assisted by a membrane-based solvent extraction technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-stream product recovery of p-coumaric acid heterologously produced: Implementation of a continuous liquid-liquid extraction assisted by hollow fiber membrane contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I N Cordero-Soto</w:t>
+                <w:t xml:space="preserve">Nicolas Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C O Castillo-Araiza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24275/rmiq/bio2060⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.121083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264283v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent selection strategy for an ISPR (In Situ/In stream product recovery) process: The case of microbial production of p-coumaric acid coupled with a liquid-liquid extraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive liquid–liquid extraction of bio-based 3-hydroxypropionic acid using a biocompatible organic phase containing a tertiary amine: A model-based approach to elucidate dominant mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 259, pp.118170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.118170⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 294, pp.121184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232090v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic phase screening for in‐stream reactive extraction of bio‐based 3‐hydroxypropionic acid: biocompatibility and extraction performances</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive modeling and experimental implementation of organic acids in stream recovery by reactive extraction in membrane contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.6284⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431 (part 2), pp.134067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.134067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500627v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an in situ product recovery of bio-based 3-hydroxypropionic acid: influence of bioconversion broth components on membrane-assisted reactive extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
+                <w:t xml:space="preserve">Solvent selection strategy for an ISPR (In Situ/In stream product recovery) process: The case of microbial production of p-coumaric acid coupled with a liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clavijo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bedu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Clémentine Fojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5845⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259, pp.118170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.118170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561218v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of isoamyl acetate production by fermentation with Pichia fermentans in an aerated system coupled to in situ extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification of 2-phenylethanol production using an aerated system assisted by a membrane-based solvent extraction technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I N Cordero-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Karen Sánchez Castañeda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C O Castillo-Araiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O M Rutiaga-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Bernardo Páez Lerma</w:t>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65, pp.11-20. </w:t>
+              <w:t xml:space="preserve">Revista Mexicana De Ingenieria Quimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.739 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2017.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24275/rmiq/bio2060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624572v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modeling and equilibrium prediction of the reactive extraction of organic acids with amines: a comparative study of two complexation-solvation models using 3-hydroxypropionic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic phase screening for in‐stream reactive extraction of bio‐based 3‐hydroxypropionic acid: biocompatibility and extraction performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karen Sanchez-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luther Ngansop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.07.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7th European Bioremediation Conference (EBCVII), 95 (4), pp.1046-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.6284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583081v1</w:t>
+                <w:t xml:space="preserve">hal-02500627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in reactive extraction mechanisms of organic acids: An experimental approach for 3-hydroxypropionic acid extraction with tri-n-octylamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an in situ product recovery of bio-based 3-hydroxypropionic acid: influence of bioconversion broth components on membrane-assisted reactive extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lieben</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (3), pp.964-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530851v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an extractive bioconversion of 3-hydroxypropionic acid: study of inhibition phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling of isoamyl acetate production by fermentation with Pichia fermentans in an aerated system coupled to in situ extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karen Sánchez Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Kniest</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier López Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Bernardo Páez Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5253⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566310v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid assisted by hollow-fiber membrane contactor using TOA and Aliquat 336 in n-decanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+                <w:t xml:space="preserve">Mechanistic modeling and equilibrium prediction of the reactive extraction of organic acids with amines: a comparative study of two complexation-solvation models using 3-hydroxypropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.4878⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.475-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01531746v1</w:t>
+                <w:t xml:space="preserve">hal-01583081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of 3-hydroxypropionic acid from model aqueous solutions and real bioconversion media. Comparison with its isomer 2-hydroxypropionic (lactic) acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New insights in reactive extraction mechanisms of organic acids: An experimental approach for 3-hydroxypropionic acid extraction with tri-n-octylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.4813⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, pp.523-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01562852v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the use of Embden Meyerhof pathway (EMP) or Phosphoketolase pathway (PKP) and lactate production capabilities of diverse Lactobacillus reuteri strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Towards an extractive bioconversion of 3-hydroxypropionic acid: study of inhibition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12275-015-5056-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (9), pp.2425-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536513v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Reactive extraction of 3-hydroxypropionic acid from model aqueous solutions and real bioconversion media. Comparison with its isomer 2-hydroxypropionic (lactic) acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Bounader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.2276 - 2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562839v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative dehydration of binary ethanol/water and ternary ethanol/water/methanol mixtures using a methylated silica membrane: A mechanistic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid assisted by hollow-fiber membrane contactor using TOA and Aliquat 336 in n-decanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2015.1071849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (10), pp.2705-2712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536525v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relationships between the use of Embden Meyerhof pathway (EMP) or Phosphoketolase pathway (PKP) and lactate production capabilities of diverse Lactobacillus reuteri strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12275-015-5056-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195469v1</w:t>
+                <w:t xml:space="preserve">hal-01536513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure treatment of Saccharomyces cerevisiae in low-moisture environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pervaporative dehydration of binary ethanol/water and ternary ethanol/water/methanol mixtures using a methylated silica membrane: A mechanistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (17), pp.2708-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2015.1071849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-2126-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01625912v1</w:t>
+                <w:t xml:space="preserve">hal-01536525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell inactivation and membrane damage after long-term treatments at sub-zero temperature in the supercooled and frozen states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.21981⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (4), pp.923 - 939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01626536v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in Escherichia coli Cells Treated with a Combination of High Hydrostatic Pressure and Subzero Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01212-07⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.738-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626537v1</w:t>
+                <w:t xml:space="preserve">hal-01195469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic and Antagonistic Effects of Combined Subzero Temperature and High Pressure on Inactivation of Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pressure treatment of Saccharomyces cerevisiae in low-moisture environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2126-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell inactivation and membrane damage after long-term treatments at sub-zero temperature in the supercooled and frozen states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (6), pp.1245 - 1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.21981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damage in Escherichia coli Cells Treated with a Combination of High Hydrostatic Pressure and Subzero Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (20), pp.6508 - 6518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01212-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergistic and Antagonistic Effects of Combined Subzero Temperature and High Pressure on Inactivation of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (1), pp.150 - 156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.150–156.2006⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.72.1.150-156.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3488,5631 +3890,5631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentative production of 2-phenylethanol by yeasts using agro-industrial wastes: a techno-economic and environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurdana Orynbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiganym Abduraimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Valakhanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Adiel Flores‐nestor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOM, Oct 2025, Compiègne (FR), France. pp.1190 - 1206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bbb.2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of acetic acid-rich forced endive root juice to produce volatile aroma compounds using Kluyveromyces marxianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Omachoko Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed Koubaa; Elia Tomás Pejó, Oct 2025, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnological production of 2-phenylethanol from agro-industrial wastes for foods and flavouring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Thimoteo Azevedo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orynbek, Nurdana A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduraimova, Aiganym A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valakhanovich, Anastasiya A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervaporation coupled to fractional condensation for rational recovery of bio-based ethyl acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Membrane Platform, European Membrane Society-EMS, Sep 2024, Pragues (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria optimization of an extractive bioconversion process for organic acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive fermentation of biobased compounds for food and non-food applications in the frame of bioeconomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ISEKI-FOOD E-Conference: Food production based on food safety, sustainable development and circular economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEKI Food Association, Nov 2023, Online Conferece, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production efficace d'acide 3-hydroxypropionique par une cascade de conversion mettant en oeuvre des bactéries lactiques puis des bactéries acétiques en bioréacteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐Lan‐Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multicritère d’un procédé de bioconversion extractive pour la production d’acides organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive bioconversion process for the production of bio-based organic acids: an integrated biological and separation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased molecule production from renewable resources using an integrated strategy of fermentation/bioconversion and on-line extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive bioconversion process for the production of bio-based organic acids: an integrated biological and separation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT D'UN PROCEDE INTEGRE DE FERMENTATION ANAEROBIE COUPLEE A LA PERVAPORATION POUR LA PRODUCTION DE N-BUTANOL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627514v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler séparation et bioconversion/fermentation : vers l'amélioration des performances en biotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pervaporative fermentation for continuous anaerobic production of n-butanol with high titer, yield and productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
+              <w:t xml:space="preserve">5th International Scientific Conference on Pervaporation, Vapor Permeation, and Membrane Distillation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626539v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative fermentation for continuous anaerobic production of n-butanol with high titer, yield and productivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Scientific Conference on Pervaporation, Vapor Permeation, and Membrane Distillation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Torun, Poland</w:t>
+              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627526v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie de Procédés - SFGP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567204v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coupler séparation et bioconversion/fermentation : vers l'amélioration des performances en biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567205v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">DEVELOPPEMENT D'UN PROCEDE INTEGRE DE FERMENTATION ANAEROBIE COUPLEE A LA PERVAPORATION POUR LA PRODUCTION DE N-BUTANOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auguste-Dormeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie de Procédés - SFGP2017</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567219v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Santinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid: insights in extraction and mass transfer mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Biomass Conference and Exhibition - EUBCE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567213v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567209v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des mécanismes de l’extraction réactive de l’acide 3-hydroxypropionique au regarde d’un procédé intégré couplant bioconversion et extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled addition of glycerol into the fermenter prevents the accumulation and toxicity of 3-hydroxypropionaldehyde in the conversion of glycerol to 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gorge-Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid : towards an integrated process of a membrane-assisted extractive bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Nordic Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of dense nanocomposite poly(vinyl alcohol) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RWTH Aachen University. DEU., Sep 2015, Aachen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565039v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of dense nanocomposite poly(vinyl alcohol) membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">3-hydroxypropionic acid production through an integrated process including a succession of microbial bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RWTH Aachen University. DEU., Sep 2015, Aachen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017 - Innovative approaches in bioreactors design and operation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195513v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-hydroxypropionic acid production through an integrated process including a succession of microbial bioconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017 - Innovative approaches in bioreactors design and operation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564492v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Kniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including in situ product recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive liquid-liquid extraction and back-extraction of bio-based 3-hydroxypropionic acid: towards the implementation of an integrated process of extractive bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-assisted extractive fermentation for the production of biobased molecules: towards bioprocess intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Teixera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazil-EU Workshop on Advanced Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Apport de la cytométrie en flux dans l'étude de la biocompatibilité du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SITU EXTRACTION OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Green Process Engineering (GPE4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach coupling microbiological process and in situ product recovery for the production of 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes de pervaporation hydrophiles pour la déshydratation de bioéthanol : comparaison des performances de perméabilité-sélectivité et effet de la présence de COV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO 5 – Intégration des membranes dans les procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervaporative dehydration of complex bioethanol using silica, hybrid and PVA membranes: study of permeation performances and effect of volatile organic impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Pervaporation, Vapor Permeation and Membrane Distillation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervaporation / perméation de vapeur pour l’obtention de bioalcools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Pervaporation, Club Français des Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnological production of 3-hydroxypropionic acid: bioconversion of glycerol by three strains of Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Internationel Symposium on Green Chemistry, renewable carbon and Eco-Efficient Processes (ISGC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative d'une sélection de membranes de déshydratation de bioéthanol par pervaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. pp.2013 ISSN: 1775-335X ; ISBN: 978-2-910239-78-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pervaporative dehydration of bioethanol using silica and PVA membranes : analysis of permeation performances and effect of volatile organic impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627532v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modeling of thermodynamical properties of the poly(vinyl alcohol) active layer used in ethanol pervaporation dehydration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Oltheten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom. pp.1920-1922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative dehydration of bioethanol using silica and PVA membranes : analysis of permeation performances and effect of volatile organic impurities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270228v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déshydratation de bioéthanol par procédés membranaires : Effet de la présence d’impuretés organiques volatiles sur les transferts de matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Kassaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un procédé innovant de perméation de vapeur pour la déshydratation de bioéthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aix en Provence, France. pp.2010 2-910239-74-8, Ed. SFGP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9122,2083 +9524,2083 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through pervaporation and fractional condensation of volatile compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through selective pervaporation and fractional condensation of volatile compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Compiègne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414194v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through selective pervaporation and fractional condensation of volatile compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How to build new eco-designed biotransformation routes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eise Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Albet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Compiègne (FR), France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414182v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build new eco-designed biotransformation routes?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through pervaporation and fractional condensation of volatile compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414197v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervaporation couplée à la condensation fractionnée pour la récupération d'acétate d'éthyle produit par voie microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous extraction of clean label oleosomes from plant seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cratchley Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Extraction of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-based pedagogy within the Erasmus Mundus FIPDes joint master's degree: an integrated and international approach to food innovation training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Deloince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Schelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of oleosomes aqueous extraction from Camelina sativa seeds: towards a sustainable and minimally processed natural ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un procédé d’extraction en ligne par contacteurs membranaires pour la production d’acides organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mempro 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time, season 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, Germany. , pp.P 4.1.04, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased 3-hydroxypropionic acid through a new integrated process of glycerol bioconversion and membrane-assisted reactive extraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic-French Research Dialogue "Biomass Conversion: Green Chemistry &amp; Innovative Processes" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Vers un procédé intégré couplant procédés upstream et downstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565094v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of nanocomposite poly(vinyl alcohol) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Meeting on Material/Bioproduct Interaction (MATBIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565104v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Vers un procédé intégré couplant procédés upstream et downstream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565106v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of nanocomposite poly(vinyl alcohol) membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Material/Bioproduct Interaction (MATBIM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195514v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SITU PRODUCT RECOVERY OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration des membranes dans les bioprocédés (MEMPRO5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive extraction of 3-HP acid using tertiary and quaternary amines in decanol and comparison with its isomer 2-HP acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric E Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France. 6186, pp.245 - 255856, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach combining microbiological processes and in situ product recovery for the production of 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ABIES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11208,137 +11610,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure inactivation of Escherichia coli and its giant spheroplast at subzero temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genica G. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 20th AIRAPT &amp; 43rd EHPRG International Conference on High Pressure Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Karlsruhe, Germany. 2005, 3-923704-49-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11348,962 +11750,962 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of different metabolites produced by Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraim Edem Amoah Akpari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koubaa M.; Mitri S.; Louka N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yarrowia lipolytica yeast: from metabolic engineering to biotechnological applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.249-280, 2025, 9780443220920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-22092-0.00006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtaining Aroma from By-products and Effluents of the Food Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Éric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.191-217, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid microbial production and recovery: Review and recent advances in bioprocess integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmineh Farel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Montet; Ramesh C Ray; Vasco Ariston de Carvalho Azevedo; Spiros Papamithiotis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria as Cell Factories: Synthetic Biology and Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-108, 2023, 978-0-323-91929-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91930-2.00016-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging extraction Second Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Puértolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Waste Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.219-240, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820563-1.00011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. La production d'arômes à partir de co-produits et effluents des IAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Éric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires Vers une bioéconomie durable Coordonnateur : BAUMBERGER Stéphanie Directeur de Collection : BELLON-FONTAINE Marie-Noëlle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Puértolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Brnčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Nedelchev Panchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitar Angelov Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charis Michael Galanakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Waste Recovery: Processing Technologies and Industrial Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.249-272, 2015, 978-0-12-800351-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800351-0.00011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Combined Physical Stresses on Cells: The Role of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David S. Reid; Tanaboon Sajjaanantakul; Peter J. Lillford; Sanguansri Charoenrein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Properties in Food, Health, Pharmaceutical and Biological Systems: ISOPOW 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.71-85, 2010, 9780813812731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470958193.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie microscopique et la spectroscopie de fluorescence : outils essentiels pour l’étude de modèles cellulaires sous haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrier-Cornet J.M. Grasset O., Andrault D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Développements récents des technologies haute-pression dans le domaine des biosciences, Helio-Graphic, pp.86-91, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12313,404 +12715,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation extractive pour l’obtention de molécules biosourcées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extractive Fermentation to produce biobased molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494921v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive Fermentation to produce biobased molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fermentation extractive pour l’obtention de molécules biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494916v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioproduction extractive de l’acide 3-hydroxypropionique : vers un procédé intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de l'inactivation cellulaire par les hautes pressions hydrostatiques et les basses températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01661728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des hautes pressions hydrostatiques en agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12720,105 +13122,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction / purification de biomolécules : vers l’intensification de procédés intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04546572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12886,51 +13288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBE705CD"/>
+    <w:nsid w:val="9C9FD4B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13117,51 +13519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwen-moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0862-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133851745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04680690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102882" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04125552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03232090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02500627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ngansop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6284" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen S&#225;nchez Casta&#241;eda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Miranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bernardo P&#225;ez Lerma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.10.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.150&#8211;156.2006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04350227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Oltheten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05413931v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Deloince" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Schelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Soto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346694v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427825v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Edem Amoah Akpari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22092-0.00006-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Campos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820563-1.00011-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494916v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01661728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04546572v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwen-moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0862-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133851745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.03.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04680690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102882" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04125552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03232090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02500627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ngansop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen S&#225;nchez Casta&#241;eda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bernardo P&#225;ez Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.10.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04350227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Oltheten" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05413931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Deloince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Schelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Edem Amoah Akpari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22092-0.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Campos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820563-1.00011-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01661728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04546572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>