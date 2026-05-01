--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -3033,265 +3033,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative dehydration of binary ethanol/water and ternary ethanol/water/methanol mixtures using a methylated silica membrane: A mechanistic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (17), pp.2708-2716. </w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (4), pp.923 - 939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2015.1071849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536525v1</w:t>
+                <w:t xml:space="preserve">hal-01562839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pervaporative dehydration of binary ethanol/water and ternary ethanol/water/methanol mixtures using a methylated silica membrane: A mechanistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 177 (4), pp.923 - 939. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (17), pp.2708-2716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2015.1071849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562839v1</w:t>
+                <w:t xml:space="preserve">hal-01536525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -6285,273 +6285,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
+                <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567209v1</w:t>
+                <w:t xml:space="preserve">hal-01567213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
+                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid : insights in extraction and mass transfer mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes - CFM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567213v1</w:t>
+                <w:t xml:space="preserve">hal-01567209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des mécanismes de l’extraction réactive de l’acide 3-hydroxypropionique au regarde d’un procédé intégré couplant bioconversion et extraction</w:t>
               </w:r>
@@ -7140,301 +7140,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Kniest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565039v1</w:t>
+                <w:t xml:space="preserve">hal-01564778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
+                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including in situ product recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564778v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including in situ product recovery</w:t>
+                <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
@@ -7448,94 +7448,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
+              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564472v1</w:t>
+                <w:t xml:space="preserve">hal-01565039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive liquid-liquid extraction and back-extraction of bio-based 3-hydroxypropionic acid: towards the implementation of an integrated process of extractive bioconversion</w:t>
               </w:r>
@@ -8397,51 +8397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes de pervaporation hydrophiles pour la déshydratation de bioéthanol : comparaison des performances de perméabilité-sélectivité et effet de la présence de COV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8518,51 +8518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Pervaporation, Vapor Permeation and Membrane Distillation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8816,51 +8816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9034,260 +9034,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of thermodynamical properties of the poly(vinyl alcohol) active layer used in ethanol pervaporation dehydration processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+                <w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom. pp.1920-1922</w:t>
+              <w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270226v1</w:t>
+                <w:t xml:space="preserve">hal-01627532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
+                <w:t xml:space="preserve">Molecular modeling of thermodynamical properties of the poly(vinyl alcohol) active layer used in ethanol pervaporation dehydration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Oltheten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom. pp.1920-1922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627532v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déshydratation de bioéthanol par procédés membranaires : Effet de la présence d’impuretés organiques volatiles sur les transferts de matière</w:t>
               </w:r>
@@ -9312,51 +9312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Kassaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9420,51 +9420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10973,277 +10973,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565104v1</w:t>
+                <w:t xml:space="preserve">hal-01565094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
+                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565094v1</w:t>
+                <w:t xml:space="preserve">hal-01565104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SITU PRODUCT RECOVERY OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
               </w:r>
@@ -12149,51 +12149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Waste Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.219-240, 2021, </w:t>
@@ -13288,51 +13288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C9FD4B8"/>
+    <w:nsid w:val="0DDEDB28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13519,51 +13519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwen-moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0862-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133851745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.03.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04680690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102882" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04125552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03232090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02500627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ngansop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen S&#225;nchez Casta&#241;eda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bernardo P&#225;ez Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.10.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04350227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Oltheten" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05413931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Deloince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Schelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Edem Amoah Akpari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22092-0.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Campos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820563-1.00011-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01661728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04546572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwen-moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0862-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133851745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.03.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04680690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102882" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04125552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03232090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02500627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ngansop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen S&#225;nchez Casta&#241;eda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bernardo P&#225;ez Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.10.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04350227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Oltheten" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05413931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Deloince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Schelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Edem Amoah Akpari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22092-0.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Campos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820563-1.00011-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01661728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04546572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>