--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -751,291 +751,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of 3-hydroxypropionic acid by acetic acid bacteria: Modeling including the buffering capacity of the biological medium enables prediction of pH and metabolite concentrations</w:t>
+                <w:t xml:space="preserve">A pycnometric method to estimate the porosity of hydrophobic hollow fiber membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 208, pp.109346. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.102882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2024.109346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574275v1</w:t>
+                <w:t xml:space="preserve">hal-04680690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pycnometric method to estimate the porosity of hydrophobic hollow fiber membranes</w:t>
+                <w:t xml:space="preserve">Microbial production of 3-hydroxypropionic acid by acetic acid bacteria: Modeling including the buffering capacity of the biological medium enables prediction of pH and metabolite concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.102882. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.109346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2024.109346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680690v1</w:t>
+                <w:t xml:space="preserve">hal-04574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane contactors-assisted liquid-liquid extraction of biomolecules from biorefinery liquid streams: A case study on organic acids</w:t>
               </w:r>
@@ -1047,51 +1047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,291 +1279,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive liquid–liquid extraction of bio-based 3-hydroxypropionic acid using a biocompatible organic phase containing a tertiary amine: A model-based approach to elucidate dominant mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive modeling and experimental implementation of organic acids in stream recovery by reactive extraction in membrane contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121184⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431 (part 2), pp.134067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.134067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663385v1</w:t>
+                <w:t xml:space="preserve">hal-03516921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and experimental implementation of organic acids in stream recovery by reactive extraction in membrane contactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive liquid–liquid extraction of bio-based 3-hydroxypropionic acid using a biocompatible organic phase containing a tertiary amine: A model-based approach to elucidate dominant mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 431 (part 2), pp.134067. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.121184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.134067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516921v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent selection strategy for an ISPR (In Situ/In stream product recovery) process: The case of microbial production of p-coumaric acid coupled with a liquid-liquid extraction</w:t>
               </w:r>
@@ -1856,64 +1856,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luther Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7th European Bioremediation Conference (EBCVII), 95 (4), pp.1046-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an in situ product recovery of bio-based 3-hydroxypropionic acid: influence of bioconversion broth components on membrane-assisted reactive extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of isoamyl acetate production by fermentation with Pichia fermentans in an aerated system coupled to in situ extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Karen Sánchez Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,64 +2254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.475-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2607,319 +2607,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of 3-hydroxypropionic acid from model aqueous solutions and real bioconversion media. Comparison with its isomer 2-hydroxypropionic (lactic) acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid assisted by hollow-fiber membrane contactor using TOA and Aliquat 336 in n-decanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 91 (8), pp.2276 - 2285. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 91 (10), pp.2705-2712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.4813⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562852v1</w:t>
+                <w:t xml:space="preserve">hal-01531746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of bio-based 3-hydroxypropionic acid assisted by hollow-fiber membrane contactor using TOA and Aliquat 336 in n-decanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive extraction of 3-hydroxypropionic acid from model aqueous solutions and real bioconversion media. Comparison with its isomer 2-hydroxypropionic (lactic) acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Bounader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 91 (10), pp.2705-2712. </w:t>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.2276 - 2285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.4878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531746v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the use of Embden Meyerhof pathway (EMP) or Phosphoketolase pathway (PKP) and lactate production capabilities of diverse Lactobacillus reuteri strains</w:t>
               </w:r>
@@ -4284,64 +4284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervaporation coupled to fractional condensation for rational recovery of bio-based ethyl acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,77 +4392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria optimization of an extractive bioconversion process for organic acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐Lan‐Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,90 +4711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multicritère d’un procédé de bioconversion extractive pour la production d’acides organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,90 +4832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive bioconversion process for the production of bio-based organic acids: an integrated biological and separation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4979,64 +4979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Karen Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioeconomy University (EBU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On-line, France</w:t>
@@ -5078,90 +5078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractive bioconversion process for the production of bio-based organic acids: an integrated biological and separation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5180,285 +5180,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupler séparation et bioconversion/fermentation : vers l'amélioration des performances en biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567205v1</w:t>
+                <w:t xml:space="preserve">hal-01626539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative fermentation for continuous anaerobic production of n-butanol with high titer, yield and productivity</w:t>
+                <w:t xml:space="preserve">DEVELOPPEMENT D'UN PROCEDE INTEGRE DE FERMENTATION ANAEROBIE COUPLEE A LA PERVAPORATION POUR LA PRODUCTION DE N-BUTANOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auguste-Dormeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Scientific Conference on Pervaporation, Vapor Permeation, and Membrane Distillation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Torun, Poland</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627526v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5467,845 +5475,837 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Congress on Membranes and Membrane Processes ( ICOM2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567204v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pervaporative fermentation for continuous anaerobic production of n-butanol with high titer, yield and productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie de Procédés - SFGP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Scientific Conference on Pervaporation, Vapor Permeation, and Membrane Distillation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567219v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler séparation et bioconversion/fermentation : vers l'amélioration des performances en biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ product recovery using membrane-assisted reactive extraction for bio-based 3-hydroxypropionic acid production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
+              <w:t xml:space="preserve">10. World Congress of Chemical Engineering 2017 (WCCE 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626539v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT D'UN PROCEDE INTEGRE DE FERMENTATION ANAEROBIE COUPLEE A LA PERVAPORATION POUR LA PRODUCTION DE N-BUTANOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of production and separation processes in biotechnologies: focus on the case of 3-hydroxypropionic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie de Procédés - SFGP2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627514v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid: insights in extraction and mass transfer mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">24. European Biomass Conference and Exhibition - EUBCE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564514v1</w:t>
+                <w:t xml:space="preserve">hal-01567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
+                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including a succession of microbial cultures and in situ product recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564503v1</w:t>
+                <w:t xml:space="preserve">hal-01564514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive bioconversion of 3-hydroxypropionic acid: insights in extraction and mass transfer mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Chemarin</w:t>
+                <w:t xml:space="preserve">Conversion of 1,3 propanediol into 3-hydroxypropionic acid by Acetobacter aceti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Biomass Conference and Exhibition - EUBCE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">17th International Biotechnology Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567211v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction réactive en contacteur membranaire: vers l’intégration d’un procédé de bioconversion extractive de l’acide 3-hydroxypropionique</w:t>
               </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,51 +6464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6898,519 +6898,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of dense nanocomposite poly(vinyl alcohol) membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including in situ product recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RWTH Aachen University. DEU., Sep 2015, Aachen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195513v1</w:t>
+                <w:t xml:space="preserve">hal-01564472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-hydroxypropionic acid production through an integrated process including a succession of microbial bioconversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Kniest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017 - Innovative approaches in bioreactors design and operation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564492v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'inhibition liée à l'intégration de la production biotechnologique d'acide 3-hydroxypropionique à son extraction in situ assistée par contacteur membranaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+                <w:t xml:space="preserve">3-hydroxypropionic acid production through an integrated process including a succession of microbial bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès annuel de l'Association Française de Cytométrie (AFC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Antibes, France</w:t>
+              <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017 - Innovative approaches in bioreactors design and operation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564778v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol bioconversion for 3-hydroxypropionic acid production through an integrated process including in situ product recovery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of dense nanocomposite poly(vinyl alcohol) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Biochemical Engineering for a new sustainable process industry in Europe - ECAB3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.74-75</w:t>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RWTH Aachen University. DEU., Sep 2015, Aachen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564472v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production par voie microbienne de l'acide 3-hydroxypropionique couplée à son extraction réactive in situ par contacteur membranaire : Impact sur l'état physiologique de Lactobacillus reuteri</w:t>
               </w:r>
@@ -7636,402 +7636,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564772v1</w:t>
+                <w:t xml:space="preserve">hal-01564487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOBASED 3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane-assisted extractive fermentation for the production of biobased molecules: towards bioprocess intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Teixera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.Abstract n°264</w:t>
+              <w:t xml:space="preserve">Brazil-EU Workshop on Advanced Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564487v1</w:t>
+                <w:t xml:space="preserve">hal-01626542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-assisted extractive fermentation for the production of biobased molecules: towards bioprocess intensification</w:t>
+                <w:t xml:space="preserve">Membrane-assisted reactive extraction of biobased 3-hydroxypropionic acid through an integrated process of extractive bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazil-EU Workshop on Advanced Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626542v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Apport de la cytométrie en flux dans l'étude de la biocompatibilité du procédé</w:t>
               </w:r>
@@ -8194,51 +8194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Green Process Engineering (GPE4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8315,51 +8315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8410,51 +8410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO 5 – Intégration des membranes dans les procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8473,381 +8473,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative dehydration of complex bioethanol using silica, hybrid and PVA membranes: study of permeation performances and effect of volatile organic impurities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotechnological production of 3-hydroxypropionic acid: bioconversion of glycerol by three strains of Lactobacillus reuteri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Pervaporation, Vapor Permeation and Membrane Distillation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">2nd Internationel Symposium on Green Chemistry, renewable carbon and Eco-Efficient Processes (ISGC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627336v1</w:t>
+                <w:t xml:space="preserve">hal-01565061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporation / perméation de vapeur pour l’obtention de bioalcools</w:t>
+                <w:t xml:space="preserve">Pervaporative dehydration of complex bioethanol using silica, hybrid and PVA membranes: study of permeation performances and effect of volatile organic impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Pervaporation, Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Pervaporation, Vapor Permeation and Membrane Distillation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626543v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological production of 3-hydroxypropionic acid: bioconversion of glycerol by three strains of Lactobacillus reuteri</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pervaporation / perméation de vapeur pour l’obtention de bioalcools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Internationel Symposium on Green Chemistry, renewable carbon and Eco-Efficient Processes (ISGC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Pervaporation, Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565061v1</w:t>
+                <w:t xml:space="preserve">hal-01626543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative d'une sélection de membranes de déshydratation de bioéthanol par pervaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,428 +8909,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative dehydration of bioethanol using silica and PVA membranes : analysis of permeation performances and effect of volatile organic impurities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+                <w:t xml:space="preserve">Molecular modeling of thermodynamical properties of the poly(vinyl alcohol) active layer used in ethanol pervaporation dehydration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Oltheten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom. pp.1920-1922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270228v1</w:t>
+                <w:t xml:space="preserve">hal-01270226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of thermodynamical properties of the poly(vinyl alcohol) active layer used in ethanol pervaporation dehydration processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Pervaporative dehydration of bioethanol using silica and PVA membranes : analysis of permeation performances and effect of volatile organic impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom. pp.1920-1922</w:t>
+              <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270226v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déshydratation de bioéthanol par procédés membranaires : Effet de la présence d’impuretés organiques volatiles sur les transferts de matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Kassaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,51 +9394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un procédé innovant de perméation de vapeur pour la déshydratation de bioéthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,424 +9532,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through selective pervaporation and fractional condensation of volatile compounds</w:t>
+                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through pervaporation and fractional condensation of volatile compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Compiègne (FR), France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414182v1</w:t>
+                <w:t xml:space="preserve">hal-05414194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build new eco-designed biotransformation routes?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through selective pervaporation and fractional condensation of volatile compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">1st International Yeast in Bioeconomy Conference (YBC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Compiègne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414197v1</w:t>
+                <w:t xml:space="preserve">hal-05414182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the complexity of yeast fermentation broth through pervaporation and fractional condensation of volatile compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to build new eco-designed biotransformation routes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eise Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Albet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414194v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervaporation couplée à la condensation fractionnée pour la récupération d'acétate d'éthyle produit par voie microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10375,90 +10375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un procédé d’extraction en ligne par contacteurs membranaires pour la production d’acides organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mempro 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10509,51 +10509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10647,51 +10647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10727,51 +10727,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Vers un procédé intégré couplant procédés upstream et downstream</w:t>
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
@@ -10785,239 +10785,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565106v1</w:t>
+                <w:t xml:space="preserve">hal-01565094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of nanocomposite poly(vinyl alcohol) membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plessis</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Material/Bioproduct Interaction (MATBIM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195514v1</w:t>
+                <w:t xml:space="preserve">hal-01565104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : vers un procédés intégré couplant procédés &amp;quot;upstream&amp;quot; et &amp;quot;downstream</w:t>
+                <w:t xml:space="preserve">Production par voie microbienne et extraction in situ d'acide 3-hydroxypropionique : Vers un procédé intégré couplant procédés upstream et downstream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
@@ -11031,461 +11035,457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès national de la Société Française de Microbiologie (SFM 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">20ème congrès du Club des Bactéries Lactiques (CBL20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565094v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-HYDROXYPROPIONIC ACID PRODUCTION AND EXTRACTION STARTING FROM GLYCEROL: TOWARDS A SUSTAINABLE INTEGRATED PROCESS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of nanocomposite poly(vinyl alcohol) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry (ISGC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Meeting on Material/Bioproduct Interaction (MATBIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565104v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN SITU PRODUCT RECOVERY OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive extraction of 3-HP acid using tertiary and quaternary amines in decanol and comparison with its isomer 2-HP acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric E Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégration des membranes dans les bioprocédés (MEMPRO5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France. 6186, pp.245 - 255856, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565073v1</w:t>
+                <w:t xml:space="preserve">hal-01565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive extraction of 3-HP acid using tertiary and quaternary amines in decanol and comparison with its isomer 2-HP acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IN SITU PRODUCT RECOVERY OF 3-HYDROXYPROPIONIC ACID ASSISTED BY MEMBRANE CONTACTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry-Eric E Spinnler</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences (ESBES10) and 6th International Forum on Industrial Bioprocesses (IFIBIOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France. 6186, pp.245 - 255856, 2014</w:t>
+              <w:t xml:space="preserve">Intégration des membranes dans les bioprocédés (MEMPRO5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565091v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach combining microbiological processes and in situ product recovery for the production of 3-hydroxypropionic acid by Lactobacillus reuteri</w:t>
               </w:r>
@@ -11523,51 +11523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ABIES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11859,51 +11859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtaining Aroma from By-products and Effluents of the Food Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmineh Farel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Montet; Ramesh C Ray; Vasco Ariston de Carvalho Azevedo; Spiros Papamithiotis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria as Cell Factories: Synthetic Biology and Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-108, 2023, 978-0-323-91929-6. </w:t>
@@ -12231,51 +12231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. La production d'arômes à partir de co-produits et effluents des IAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12723,151 +12723,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive Fermentation to produce biobased molecules</w:t>
+                <w:t xml:space="preserve">Fermentation extractive pour l’obtention de molécules biosourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494916v1</w:t>
+                <w:t xml:space="preserve">hal-04494921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation extractive pour l’obtention de molécules biosourcées</w:t>
+                <w:t xml:space="preserve">Extractive Fermentation to produce biobased molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494921v1</w:t>
+                <w:t xml:space="preserve">hal-04494916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioproduction extractive de l’acide 3-hydroxypropionique : vers un procédé intégré</w:t>
               </w:r>
@@ -12879,51 +12879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13288,51 +13288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DDEDB28"/>
+    <w:nsid w:val="6E493FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13519,51 +13519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwen-moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0862-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133851745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.03.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04680690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102882" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04125552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03232090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02500627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ngansop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen S&#225;nchez Casta&#241;eda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bernardo P&#225;ez Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.10.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04350227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Oltheten" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05413931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Deloince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Schelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Edem Amoah Akpari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22092-0.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Campos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820563-1.00011-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01661728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04546572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marwen-moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0862-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133851745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamtallah Assaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omachoko Anthony" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rinaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiavaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2026.104486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.12.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05283783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Thimoteo Azevedo Jorge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdana Orynbek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiganym Abduraimova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Valakhanovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Adiel Flores&#8208;nestor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.03.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04680690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04574275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04125552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03516921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ath&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.134067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03663385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03232090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clavijo Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I N Cordero-Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Castillo-Araiza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O M Rutiaga-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24275/rmiq/bio2060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02500627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ngansop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6284" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02561218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karen S&#225;nchez Casta&#241;eda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bernardo P&#225;ez Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.10.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kniest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4878" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRB6ZTF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bounader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4813" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M0M6RWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12275-015-5056-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Karen S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05381474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orynbek, Nurdana A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduraimova, Aiganym A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakhanovich, Anastasiya A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04350227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santinho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorge-Bibette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Kniest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Oltheten" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hatoum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eise Viau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05414198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05413931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Deloince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Schelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Soto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04346694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565094v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565106v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric E Spinnler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Edem Amoah Akpari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22092-0.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05427942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Farel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91930-2.00016-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04484765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Campos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820563-1.00011-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494921v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04494916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625892v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01661728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04546572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>