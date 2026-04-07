--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1226,213 +1226,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the entrepreneurial encounter in the emergence of opportunities: Vallée’s Dallas Buyers Club</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of Agreement and Hybrid Si Clauses in Spanish Legal Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.109-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099187v1</w:t>
+                <w:t xml:space="preserve">hal-05099210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Agreement and Hybrid Si Clauses in Spanish Legal Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the entrepreneurial encounter in the emergence of opportunities: Vallée’s Dallas Buyers Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffi Duymedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (7-8), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08985626.2019.1596358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099210v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-2784.50.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavissiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2160498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9040119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-C. Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcaraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267231170170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie McAllister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i3-4.2029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04417027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-2784.50.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavissiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2160498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9040119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-C. Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcaraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267231170170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie McAllister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i3-4.2029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596358" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04417027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>