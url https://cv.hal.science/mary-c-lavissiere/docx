--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -823,222 +823,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Cooperative Working Agreements</w:t>
+                <w:t xml:space="preserve">Retaining talent in the maritime sector by creating a work-family balance logic: implications from women managers navigating work and family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fachsprache</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24989/fs.v44i3-4.2029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJPDLM-09-2021-0409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538713v1</w:t>
+                <w:t xml:space="preserve">hal-04538745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retaining talent in the maritime sector by creating a work-family balance logic: implications from women managers navigating work and family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Maritime Cooperative Working Agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (1), pp.133-155. </w:t>
+              <w:t xml:space="preserve">Fachsprache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (3-4), pp.130-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJPDLM-09-2021-0409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24989/fs.v44i3-4.2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538745v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering Work-Family Conflict: an analysis and model of shock event resolution</w:t>
               </w:r>
@@ -1128,51 +1128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation systems in the Arctic: a systematic literature review using textometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,256 +1226,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Agreement and Hybrid Si Clauses in Spanish Legal Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the entrepreneurial encounter in the emergence of opportunities: Vallée’s Dallas Buyers Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffi Duymedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (7-8), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08985626.2019.1596358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099210v1</w:t>
+                <w:t xml:space="preserve">hal-05099187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the entrepreneurial encounter in the emergence of opportunities: Vallée’s Dallas Buyers Club</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of Agreement and Hybrid Si Clauses in Spanish Legal Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.109-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08985626.2019.1596358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05099187v1</w:t>
+                <w:t xml:space="preserve">hal-05099210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre as a Double-edged Sword in Language for Specific Purposes: Variability and Standardization in Cooperative Agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,51 +2024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integration of law and linguistics into the blue humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2115,51 +2115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhetorical analysis of agreement authority article in maritime agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Language and the Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.171-200, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-2784.50.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavissiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2160498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9040119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-C. Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcaraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267231170170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie McAllister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i3-4.2029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596358" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04417027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-2784.50.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavissiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2160498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9040119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-C. Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcaraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267231170170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie McAllister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i3-4.2029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04417027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>