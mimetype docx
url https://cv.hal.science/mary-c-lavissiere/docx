--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -234,222 +234,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking maritime shipping agreements out of the box</w:t>
+                <w:t xml:space="preserve">Who's really got the right moves? Analyzing recommendations for writing American judicial opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fedi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lavissiere</w:t>
+                <w:t xml:space="preserve">Mary C Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03088839.2022.2160498⟩</w:t>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages9040119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964610v1</w:t>
+                <w:t xml:space="preserve">hal-04581301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's really got the right moves? Analyzing recommendations for writing American judicial opinions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking maritime shipping agreements out of the box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary C Lavissière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Warren Bonnard</w:t>
+                <w:t xml:space="preserve">A. Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.119. </w:t>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/languages9040119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2022.2160498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581301v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating a Swalesean move analysis in reading legal texts</w:t>
               </w:r>
@@ -543,64 +543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commit professional suicide or take up my pilgrim’s staff again?’: A cultural examination of how female managers resolve shock events in developing regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-C. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -660,51 +660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes d’agriculture : un nouveau modèle agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary C Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Février, pp.111 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -823,222 +823,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retaining talent in the maritime sector by creating a work-family balance logic: implications from women managers navigating work and family</w:t>
+                <w:t xml:space="preserve">Maritime Cooperative Working Agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+                <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Lavissière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJPDLM-09-2021-0409⟩</w:t>
+              <w:t xml:space="preserve">Fachsprache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (3-4), pp.130-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24989/fs.v44i3-4.2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538745v1</w:t>
+                <w:t xml:space="preserve">hal-04538713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Cooperative Working Agreements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Retaining talent in the maritime sector by creating a work-family balance logic: implications from women managers navigating work and family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fachsprache</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (3-4), pp.130-147. </w:t>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.133-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24989/fs.v44i3-4.2029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJPDLM-09-2021-0409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538713v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering Work-Family Conflict: an analysis and model of shock event resolution</w:t>
               </w:r>
@@ -1128,77 +1128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation systems in the Arctic: a systematic literature review using textometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 141, pp.130-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,51 +1431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Mandják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,77 +1748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre as a Double-edged Sword in Language for Specific Purposes: Variability and Standardization in Cooperative Agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2018,196 +2018,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integration of law and linguistics into the blue humanities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rhetorical analysis of agreement authority article in maritime agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Language and the Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.1-12, 2025, 9783111332437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783111332543-001⟩</w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.171-200, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111332543-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409608v1</w:t>
+                <w:t xml:space="preserve">hal-05409872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhetorical analysis of agreement authority article in maritime agreements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Towards an integration of law and linguistics into the blue humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Language and the Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.171-200, 2025, </w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-12, 2025, 9783111332437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111332543-007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783111332543-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409872v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux futurs du subjonctif : la forme en -re dans les textes juridiques castillans et portugais</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-2784.50.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavissiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2160498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9040119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-C. Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcaraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267231170170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie McAllister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i3-4.2029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04417027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Belfathi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-2784.50.45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9040119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavissiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2160498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-C. Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alcaraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267231170170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie McAllister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i3-4.2029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2020.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Duymedjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04417027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10816" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111332543-001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>