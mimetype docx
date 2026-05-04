--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -1083,178 +1083,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Trade with China an Opportunity for Industrialization in sub-Saharan African Countries?</w:t>
+                <w:t xml:space="preserve">China, the &amp;quot;global south&amp;quot; and the growing role of geopolitics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kabinet Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OXCEP Symposium on Chinese Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">French/Japanese Conference, Asian and International Economies in an Era of Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Aix, Aix-Marseille School of Economics (AMSE) and the Department of Economics of Yokohama National University, Sep 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809728v1</w:t>
+                <w:t xml:space="preserve">hal-05000948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China, the &amp;quot;global south&amp;quot; and the growing role of geopolitics.</w:t>
+                <w:t xml:space="preserve">Is Trade with China an Opportunity for Industrialization in sub-Saharan African Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kabinet Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French/Japanese Conference, Asian and International Economies in an Era of Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Aix, Aix-Marseille School of Economics (AMSE) and the Department of Economics of Yokohama National University, Sep 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">OXCEP Symposium on Chinese Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000948v1</w:t>
+                <w:t xml:space="preserve">hal-04809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">China, the Global South and the role of geopolitics</w:t>
               </w:r>
@@ -1411,178 +1411,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is China an Opportunity for Industrialization in African Countries?</w:t>
+                <w:t xml:space="preserve">Does South-South Trade Benefit the Industrialization of Developing Economies? The case of China-Sub-Sharan Africa Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kabinet Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on “The Origin and Model of China’s Economic Emergence”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t>
+              <w:t xml:space="preserve">China Research Group (NUBS) 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819144v1</w:t>
+                <w:t xml:space="preserve">hal-03819124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does South-South Trade Benefit the Industrialization of Developing Economies? The case of China-Sub-Sharan Africa Trade</w:t>
+                <w:t xml:space="preserve">Is China an Opportunity for Industrialization in African Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kabinet Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Research Group (NUBS) 2022 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on “The Origin and Model of China’s Economic Emergence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819124v1</w:t>
+                <w:t xml:space="preserve">hal-03819144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debt Sustainability and China's Aid to Africa</w:t>
               </w:r>
@@ -1752,532 +1752,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China after thirty years of reforms: still in transition? The experience of Liaoning province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">China after thirty years of reforms : still in transition ? The experience of The Liaoning province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chinese Economists Society 2008 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Tianjin, China</w:t>
+              <w:t xml:space="preserve">Second Summer School on the Chinese Economy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273605v1</w:t>
+                <w:t xml:space="preserve">hal-00325703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China after thirty years of reforms : still in transition ? The experience of The Liaoning province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">China after thirty years of reforms: still in transition? The experience of Liaoning province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Summer School on the Chinese Economy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">The Chinese Economists Society 2008 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325703v1</w:t>
+                <w:t xml:space="preserve">hal-00273605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and public service delivery in China from 1985 to 1999</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration, urban population growth and distance: the case of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+                <w:t xml:space="preserve">Zelai Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nong Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CES Annual China Conference 2007 : "Economic Transition, Regional Growth, and Sustainable Development”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179301v1</w:t>
+                <w:t xml:space="preserve">hal-00165576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, urban population growth and distance: the case of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelai Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nong Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES Annual China Conference 2007 : "Economic Transition, Regional Growth, and Sustainable Development”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Changsha, China</w:t>
+              <w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de la Chine est-il soutenable ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165576v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, urban population growth and distance: the case of China</w:t>
+                <w:t xml:space="preserve">La stratégie de la Chine en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nong Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de la Chine est-il soutenable ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de la Méditerranée "Chine-Méditerranée, vers de nouveaux partenariats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179320v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie de la Chine en Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability and public service delivery in China from 1985 to 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de la Méditerranée "Chine-Méditerranée, vers de nouveaux partenariats"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192046v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDI Growth and Spatial Dependency between Chinese Provinces</w:t>
               </w:r>
@@ -3670,190 +3670,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01217332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreign Direct Investment across China: what should we learn from spatial dependences?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social activity and collective action for agricultural innovation: a case study of New Rural Reconstruction in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanxiu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00878888v1</w:t>
+                <w:t xml:space="preserve">halshs-00802119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social activity and collective action for agricultural innovation: a case study of New Rural Reconstruction in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreign Direct Investment across China: what should we learn from spatial dependences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ary Tanimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanxiu Guo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00802119v2</w:t>
+                <w:t xml:space="preserve">halshs-00878888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are workers close to cities paid higher non-agricultural wages in rural China?</w:t>
               </w:r>
@@ -4058,158 +4058,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, urban population growth and regional disparity in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FDI convergence and Spatial Dependence between Chinese Provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ary Tanimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556981v1</w:t>
+                <w:t xml:space="preserve">halshs-00570498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and public service delivery in China from 1985 to 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4221,102 +4208,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI convergence and Spatial Dependence between Chinese Provinces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration, urban population growth and regional disparity in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelai Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00570498v1</w:t>
+                <w:t xml:space="preserve">halshs-00556981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4471,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03678971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabinet Kaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Yifu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Macaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.059.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loris Gui-Diby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Fleisher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Fleisher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Riche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelai Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basudeb Chaudhuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802119v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xiong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03678971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabinet Kaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Yifu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Macaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.059.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loris Gui-Diby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Fleisher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Fleisher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Riche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelai Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basudeb Chaudhuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802119v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xiong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>