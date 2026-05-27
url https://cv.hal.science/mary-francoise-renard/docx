--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -1083,178 +1083,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China, the &amp;quot;global south&amp;quot; and the growing role of geopolitics.</w:t>
+                <w:t xml:space="preserve">Is Trade with China an Opportunity for Industrialization in sub-Saharan African Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kabinet Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French/Japanese Conference, Asian and International Economies in an Era of Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Aix, Aix-Marseille School of Economics (AMSE) and the Department of Economics of Yokohama National University, Sep 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">OXCEP Symposium on Chinese Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000948v1</w:t>
+                <w:t xml:space="preserve">hal-04809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Trade with China an Opportunity for Industrialization in sub-Saharan African Countries?</w:t>
+                <w:t xml:space="preserve">China, the &amp;quot;global south&amp;quot; and the growing role of geopolitics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kabinet Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OXCEP Symposium on Chinese Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">French/Japanese Conference, Asian and International Economies in an Era of Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Aix, Aix-Marseille School of Economics (AMSE) and the Department of Economics of Yokohama National University, Sep 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809728v1</w:t>
+                <w:t xml:space="preserve">hal-05000948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">China, the Global South and the role of geopolitics</w:t>
               </w:r>
@@ -4058,102 +4058,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI convergence and Spatial Dependence between Chinese Provinces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration, urban population growth and regional disparity in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelai Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00570498v1</w:t>
+                <w:t xml:space="preserve">halshs-00556981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and public service delivery in China from 1985 to 1999</w:t>
               </w:r>
@@ -4208,115 +4221,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, urban population growth and regional disparity in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FDI convergence and Spatial Dependence between Chinese Provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ary Tanimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556981v1</w:t>
+                <w:t xml:space="preserve">halshs-00570498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4471,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03678971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabinet Kaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Yifu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Macaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.059.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loris Gui-Diby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Fleisher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Fleisher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Riche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelai Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basudeb Chaudhuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802119v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xiong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03678971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabinet Kaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Yifu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Macaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.059.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Loris Gui-Diby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Fleisher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grigoriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Fleisher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04153493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Riche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelai Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basudeb Chaudhuri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03467473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyao Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyuan Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802119v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xiong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>