--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -166,216 +166,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, In press, 20 (A paraître, avril/mai?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05283087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi sert la planification urbaine au Maroc ?</w:t>
+                <w:t xml:space="preserve">Zone à densifier ! Le logement social comme locomotive de croissance des périphéries lyonnaises et rbatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 759-760 (5-6), pp.153-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.759.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494807v1</w:t>
+                <w:t xml:space="preserve">hal-05045727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone à densifier ! Le logement social comme locomotive de croissance des périphéries lyonnaises et rbatis</w:t>
+                <w:t xml:space="preserve">À quoi sert la planification urbaine au Maroc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://journals.openedition.org/tem/10949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.759.0153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045727v1</w:t>
+                <w:t xml:space="preserve">hal-04494807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La plaine est morte et la ville la mange » : l’urbanisation planétaire vue de l’arrière-pays rural de Rabat-Salé-Témara (Maroc)</w:t>
               </w:r>
@@ -1779,165 +1779,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The struggle of the “village”. The case of West-Lyon and Est-Rabat: two visions of sprawl control</w:t>
+                <w:t xml:space="preserve">The planning challenge in a comparative perspective. The case of Rabat and Lyon outer suburban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RC21 : In and Beyond the City: Emerging Ontologies, Persistent Challenges and Hopeful Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">International Land Use Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172352v1</w:t>
+                <w:t xml:space="preserve">halshs-03172355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The planning challenge in a comparative perspective. The case of Rabat and Lyon outer suburban areas</w:t>
+                <w:t xml:space="preserve">The struggle of the “village”. The case of West-Lyon and Est-Rabat: two visions of sprawl control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">RC21 : In and Beyond the City: Emerging Ontologies, Persistent Challenges and Hopeful Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172355v1</w:t>
+                <w:t xml:space="preserve">halshs-03172352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs</w:t>
               </w:r>
@@ -2908,51 +2908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05283087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.759.0153" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Strava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03879497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05283087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.759.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Strava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03879497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>