--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -208,174 +208,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05283087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone à densifier ! Le logement social comme locomotive de croissance des périphéries lyonnaises et rbatis</w:t>
+                <w:t xml:space="preserve">À quoi sert la planification urbaine au Maroc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://journals.openedition.org/tem/10949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045727v1</w:t>
+                <w:t xml:space="preserve">hal-04494807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi sert la planification urbaine au Maroc ?</w:t>
+                <w:t xml:space="preserve">Zone à densifier ! Le logement social comme locomotive de croissance des périphéries lyonnaises et rbatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 759-760 (5-6), pp.153-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.759.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494807v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La plaine est morte et la ville la mange » : l’urbanisation planétaire vue de l’arrière-pays rural de Rabat-Salé-Témara (Maroc)</w:t>
               </w:r>
@@ -550,265 +550,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04121773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kawtar Salik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555996v1</w:t>
+                <w:t xml:space="preserve">halshs-03348723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Salik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.68-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03348723v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ouest lyonnais et la lutte contre l’étalement urbain. Le « village densifié » comme compromis entre une politique nationale et des intérêts locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,463 +1058,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatization of Education and Health Services and Transformation of Urban Land A Safe Investment in North-African Cities?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behind Morocco's showcase cities. Revanchism as a reader of the socially exculsive urban fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), France</w:t>
+              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283415v1</w:t>
+                <w:t xml:space="preserve">hal-05283308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin, si près. La proximité des services et équipements publics contre le (sentiment) de délaissement?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privatization of Education and Health Services and Transformation of Urban Land A Safe Investment in North-African Cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La proximité comme projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les colloques de Cerisy, Sep 2025, Cerisy-la- Salle, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509207v1</w:t>
+                <w:t xml:space="preserve">hal-05283415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind Morocco's showcase cities. Revanchism as a reader of the socially exculsive urban fabric</w:t>
+                <w:t xml:space="preserve">Si loin, si près. La proximité des services et équipements publics contre le (sentiment) de délaissement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), United States</w:t>
+              <w:t xml:space="preserve">La proximité comme projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les colloques de Cerisy, Sep 2025, Cerisy-la- Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283308v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about Left-Behind Places in the Global South? A Narrative Review</w:t>
+                <w:t xml:space="preserve">Can we import the narrative of left-behind places into the global South ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Geographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Copenhagen, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Urban Affairs Conference - Cities on the Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Affairs Association; European Network for Housing Research; European Urban Research Association:, Apr 2024, New- York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634531v1</w:t>
+                <w:t xml:space="preserve">hal-04634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we import the narrative of left-behind places into the global South ?</w:t>
+                <w:t xml:space="preserve">What about Left-Behind Places in the Global South? A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Affairs Conference - Cities on the Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urban Affairs Association; European Network for Housing Research; European Urban Research Association:, Apr 2024, New- York, United States</w:t>
+              <w:t xml:space="preserve">Nordic Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634524v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left Behind Places in the (former) strong state. The erosion of “fundamental economy” and the rise of political resentment in the face of “invisible austerity” in declining French areas</w:t>
               </w:r>
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,96 +1779,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The planning challenge in a comparative perspective. The case of Rabat and Lyon outer suburban areas</w:t>
+                <w:t xml:space="preserve">Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Comparative Urbanism: Global Perspectives Urban Studies, « Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs », 7- 8 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172355v1</w:t>
+                <w:t xml:space="preserve">halshs-03172344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The struggle of the “village”. The case of West-Lyon and Est-Rabat: two visions of sprawl control</w:t>
               </w:r>
@@ -1917,96 +1917,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs</w:t>
+                <w:t xml:space="preserve">The planning challenge in a comparative perspective. The case of Rabat and Lyon outer suburban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Urbanism: Global Perspectives Urban Studies, « Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs », 7- 8 Mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International Land Use Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172344v1</w:t>
+                <w:t xml:space="preserve">halshs-03172355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When local resistances to growth meets the housing challenge in the case of Rabat and Lyon</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is urban geopolitics? A discussion of two approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2150,191 +2150,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre agriculture vivrière et impératif de développement. Cas de l'aménagement de l'Oulja de Salé par l'Agence d'Aménagement de la Vallée du Bouregreg (AAVB) »</w:t>
+                <w:t xml:space="preserve">La périphérie de la métropole émergente comme espace contesté : l’exemple de Rabat-Salé-Témara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Salik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172323v1</w:t>
+                <w:t xml:space="preserve">halshs-03172315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La périphérie de la métropole émergente comme espace contesté : l’exemple de Rabat-Salé-Témara</w:t>
+                <w:t xml:space="preserve">Entre agriculture vivrière et impératif de développement. Cas de l'aménagement de l'Oulja de Salé par l'Agence d'Aménagement de la Vallée du Bouregreg (AAVB) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172315v1</w:t>
+                <w:t xml:space="preserve">halshs-03172323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2908,51 +2908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05283087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.759.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Strava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03879497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05283087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.759.0153" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Strava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03879497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>