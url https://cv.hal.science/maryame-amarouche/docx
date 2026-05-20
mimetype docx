--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -208,174 +208,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05283087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi sert la planification urbaine au Maroc ?</w:t>
+                <w:t xml:space="preserve">Zone à densifier ! Le logement social comme locomotive de croissance des périphéries lyonnaises et rbatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 759-760 (5-6), pp.153-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.759.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494807v1</w:t>
+                <w:t xml:space="preserve">hal-05045727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone à densifier ! Le logement social comme locomotive de croissance des périphéries lyonnaises et rbatis</w:t>
+                <w:t xml:space="preserve">À quoi sert la planification urbaine au Maroc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://journals.openedition.org/tem/10949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.759.0153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045727v1</w:t>
+                <w:t xml:space="preserve">hal-04494807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La plaine est morte et la ville la mange » : l’urbanisation planétaire vue de l’arrière-pays rural de Rabat-Salé-Témara (Maroc)</w:t>
               </w:r>
@@ -550,265 +550,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04121773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Salik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03348723v1</w:t>
+                <w:t xml:space="preserve">hal-03555996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kawtar Salik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (3), pp.68-82. </w:t>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555996v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ouest lyonnais et la lutte contre l’étalement urbain. Le « village densifié » comme compromis entre une politique nationale et des intérêts locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,463 +1058,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind Morocco's showcase cities. Revanchism as a reader of the socially exculsive urban fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privatization of Education and Health Services and Transformation of Urban Land A Safe Investment in North-African Cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), United States</w:t>
+              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283308v1</w:t>
+                <w:t xml:space="preserve">hal-05283415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privatization of Education and Health Services and Transformation of Urban Land A Safe Investment in North-African Cities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si loin, si près. La proximité des services et équipements publics contre le (sentiment) de délaissement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), France</w:t>
+              <w:t xml:space="preserve">La proximité comme projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les colloques de Cerisy, Sep 2025, Cerisy-la- Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283415v1</w:t>
+                <w:t xml:space="preserve">hal-05509207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin, si près. La proximité des services et équipements publics contre le (sentiment) de délaissement?</w:t>
+                <w:t xml:space="preserve">Behind Morocco's showcase cities. Revanchism as a reader of the socially exculsive urban fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La proximité comme projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les colloques de Cerisy, Sep 2025, Cerisy-la- Salle, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509207v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we import the narrative of left-behind places into the global South ?</w:t>
+                <w:t xml:space="preserve">What about Left-Behind Places in the Global South? A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Affairs Conference - Cities on the Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urban Affairs Association; European Network for Housing Research; European Urban Research Association:, Apr 2024, New- York, United States</w:t>
+              <w:t xml:space="preserve">Nordic Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634524v1</w:t>
+                <w:t xml:space="preserve">hal-04634531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about Left-Behind Places in the Global South? A Narrative Review</w:t>
+                <w:t xml:space="preserve">Can we import the narrative of left-behind places into the global South ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Geographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Copenhagen, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Urban Affairs Conference - Cities on the Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Affairs Association; European Network for Housing Research; European Urban Research Association:, Apr 2024, New- York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634531v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left Behind Places in the (former) strong state. The erosion of “fundamental economy” and the rise of political resentment in the face of “invisible austerity” in declining French areas</w:t>
               </w:r>
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,234 +1779,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs</w:t>
+                <w:t xml:space="preserve">The struggle of the “village”. The case of West-Lyon and Est-Rabat: two visions of sprawl control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Urbanism: Global Perspectives Urban Studies, « Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs », 7- 8 Mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">RC21 : In and Beyond the City: Emerging Ontologies, Persistent Challenges and Hopeful Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172344v1</w:t>
+                <w:t xml:space="preserve">halshs-03172352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The struggle of the “village”. The case of West-Lyon and Est-Rabat: two visions of sprawl control</w:t>
+                <w:t xml:space="preserve">The planning challenge in a comparative perspective. The case of Rabat and Lyon outer suburban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RC21 : In and Beyond the City: Emerging Ontologies, Persistent Challenges and Hopeful Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">International Land Use Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172352v1</w:t>
+                <w:t xml:space="preserve">halshs-03172355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The planning challenge in a comparative perspective. The case of Rabat and Lyon outer suburban areas</w:t>
+                <w:t xml:space="preserve">Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Comparative Urbanism: Global Perspectives Urban Studies, « Growth control meets no-growth local policies. The housing challenge in the case of Rabat and Lyon outer suburbs », 7- 8 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172355v1</w:t>
+                <w:t xml:space="preserve">halshs-03172344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When local resistances to growth meets the housing challenge in the case of Rabat and Lyon</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is urban geopolitics? A discussion of two approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2150,191 +2150,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La périphérie de la métropole émergente comme espace contesté : l’exemple de Rabat-Salé-Témara</w:t>
+                <w:t xml:space="preserve">Entre agriculture vivrière et impératif de développement. Cas de l'aménagement de l'Oulja de Salé par l'Agence d'Aménagement de la Vallée du Bouregreg (AAVB) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172315v1</w:t>
+                <w:t xml:space="preserve">halshs-03172323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre agriculture vivrière et impératif de développement. Cas de l'aménagement de l'Oulja de Salé par l'Agence d'Aménagement de la Vallée du Bouregreg (AAVB) »</w:t>
+                <w:t xml:space="preserve">La périphérie de la métropole émergente comme espace contesté : l’exemple de Rabat-Salé-Témara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Salik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172323v1</w:t>
+                <w:t xml:space="preserve">halshs-03172315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2908,51 +2908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05283087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.759.0153" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Strava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03879497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05283087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.759.0153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Strava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2021.2020481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03879497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>