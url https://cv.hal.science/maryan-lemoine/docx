--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -364,51 +364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire de place en place: l'exemple de Kelly</w:t>
+                <w:t xml:space="preserve">Itinéraire de place en place : l'exemple de Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Lemoine</w:t>
@@ -417,93 +417,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, http://sejed.revues.org/index6431.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01465620v1</w:t>
+                <w:t xml:space="preserve">halshs-00751835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire de place en place : l'exemple de Kelly</w:t>
+                <w:t xml:space="preserve">Itinéraire de place en place: l'exemple de Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Lemoine</w:t>
@@ -512,69 +512,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, http://sejed.revues.org/index6431.html</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751835v1</w:t>
+                <w:t xml:space="preserve">halshs-01465620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une démarche professionnelle à une démarche scientifique : filiation puis autonomie de la recherche sur un terrain familier</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNEXES du Rapport de recherche Projet LéA (Lieux d'éducation associés) FORMSCOLEEP.</w:t>
+                <w:t xml:space="preserve">Rapport de recherche Projet LéA (Lieux d'éducation associés) FORMSCOLEEP (Forme scolaire Enseignement Engagement professionnel) 2022-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline David</w:t>
@@ -1498,75 +1498,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité de recherche FrED - Université de Limoges. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086107v1</w:t>
+                <w:t xml:space="preserve">hal-05086052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de recherche Projet LéA (Lieux d'éducation associés) FORMSCOLEEP (Forme scolaire Enseignement Engagement professionnel) 2022-2025</w:t>
+                <w:t xml:space="preserve">ANNEXES du Rapport de recherche Projet LéA (Lieux d'éducation associés) FORMSCOLEEP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline David</w:t>
@@ -1599,51 +1599,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité de recherche FrED - Université de Limoges. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086052v1</w:t>
+                <w:t xml:space="preserve">hal-05086107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la démarche évaluative du Cinquième Plan Départemental d’Action pour le Logement des Personnes Défavorisées (PDALPD) de la Corrèze.</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruggeman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.381.0043" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fatet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruggeman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.381.0043" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Genet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fatet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fressinel-Mesquita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>