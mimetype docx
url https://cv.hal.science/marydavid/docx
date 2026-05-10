--- v0 (2026-04-03)
+++ v1 (2026-05-10)
@@ -291,499 +291,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04273005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former ou conformer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03374374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétéronomie des savoirs. Déterminations et concurrences disciplinaires de l'offre de sociologie en Écoles supérieures du professorat et de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 124 (4), pp.5-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.124.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03642067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des terrains incomparés ? La transmission des savoirs dans les disciplines et les institutions d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/teth.3784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
+                <w:t xml:space="preserve">Travailler à l’université. La définition étudiante du niveau et de la direction des efforts à fournir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2020, 209, pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 209, pp.87-102. </w:t>
+              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.9801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204780v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif de définition des savoirs par les enseignants de physique, de chimie et de sociologie à l’université</w:t>
               </w:r>
@@ -832,174 +832,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division du travail enseignant et ses effets sur les savoirs enseignés</w:t>
+                <w:t xml:space="preserve">La division du travail enseignant et ses effets sur la définition des savoirs enseignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 30, pp. 50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144067v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">La division du travail enseignant et ses effets sur la définition des savoirs enseignés</w:t>
+                <w:t xml:space="preserve">hal-02194661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division du travail enseignant et ses effets sur les savoirs enseignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30, pp. 50-62. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.2772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194661v1</w:t>
+                <w:t xml:space="preserve">halshs-02144067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité des élèves en SES : pour une mise en perspective historique</w:t>
               </w:r>
@@ -1611,854 +1611,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification, Outsourcing and Crumbling of Teaching Work: The Effects of School Policies on Teaching Work</w:t>
+                <w:t xml:space="preserve">Que font les profs ? Une analyse sociologique du travail invisible des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification, externalisation et émiettement du travail enseignant : Les effets du New Public Management dans les salles de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels apports et limites de l’enquête en contexte d’urgence ? L’exemple d’un dispositif de traitement du Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des processus cognitifs entre l'apprentissage en ligne et en présentiel (Projet EUniWell)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université &amp; Université Laval, Apr 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Can Becker's Sociology Of Art Be Used To Explain The School Worlds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sociological Association (ESA), 16th Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage Sociologie des savoirs au lycée et à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet FAIR (Former, Apprendre et Innover par la Recherche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHES ENS Paris-Saclay, Oct 2024, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification, Outsourcing and Crumbling of Teaching Work: The Effects of School Policies on Teaching Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sociological Association (ESA), 16th Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À peu près une minute ». Quand des étudiants apprennent à réaliser des tests Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des étudiants engagés dans la lutte contre le Covid ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engagements étudiants contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études et de recherches sur les mouvements étudiants, Oct 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bon job étudiant ? Enquête au milieu des étudiants-médiateurs COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie &amp; Covid 19, colloque international francophone multisite de l’AMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail enseignant, approches sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire recherche de l’Inspé de l’académie de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières internes du populaire : enquête dans les cuisines des CROUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Balland</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">, Université de Lausanne, Nov 2021, Lausanne (On Line), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...598 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières internes du populaire : enquête dans les cuisines des CROUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2487,152 +2582,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689681v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05507474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectifs de travail et &amp;quot;bonne entente&amp;quot; dans la restauration universitaire du CROUS</w:t>
               </w:r>
@@ -2940,234 +2940,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sélectionner les savoirs pour enseigner. Un point de vue sociologique sur le travail des enseignants de L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPU 2019 – Enseigner la physique à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier sociologiquement les savoirs dans le supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe « enseignement supérieur » du Laboratoire de didactique André Revuz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La préparation des cours par les enseignants de L1 en physique, chimie et sociologie : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe Enseignement supérieur, Inspection générale de l’éducation nationale et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689763v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03689709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’un manuel scolaire : division du travail et conventions</w:t>
               </w:r>
@@ -3354,303 +3354,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur les dispositifs de remédiation. Le cas de la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la physique dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition collective par les étudiants de première année à l’université du niveau des efforts à fournir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les étudiant-es au travail. Les outils de la sociologie du travail au service de l’analyse des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une rupture entre l'enseignement secondaire et l'entrée à l'université ? Le cas des SES et de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences économiques et sociales. Enjeux présents et à venir. réflexions croisées entre sociologie et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissemination of a pedagogical convention at the university and blurring of disciplinary boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International EURODOCS Conference, Boundaries, Identities and Hybridity in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689786v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-03689775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociologie au &amp;quot;transversal&amp;quot;. Disparition progressive d’une discipline et reformulation des attentes institutionnelles en matière de formation des enseignants</w:t>
               </w:r>
@@ -3850,441 +3850,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La division du travail enseignant et ses effets sur la définition des savoirs enseignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif de définition des savoirs par les enseignants débutants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des programmes d'enseignement dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La division du travail enseignant et ses effets sur la définition des savoirs enseignés</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation de la première année à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique éducative de bac moins 3 à bac plus 3 en question : un nouveau tournant des politiques certificatoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques pédagogiques et autonomie des étudiants de L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais comment donc la transmission des savoirs s'opère-t-elle ? Penser les relations scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans après Les Héritiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des savoirs entre lycée et université : l'exemple de la physique-chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689803v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03689801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4991,51 +4991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive challenges of online vs in person learning in EUniwell students: effects on attention and short term memory retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pecini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,77 +5379,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 209, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5573,51 +5573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45C4E1AF"/>
+    <w:nsid w:val="1CE2FA49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marydavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8737-7017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094081v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardha Osmani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reniers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03658320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marydavid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8737-7017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094081v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardha Osmani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reniers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03658320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>