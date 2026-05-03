--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -2807,320 +2807,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
+                <w:t xml:space="preserve">Intérêts et limites des systèmes pâturés pour caprins en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mulciba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+                <w:t xml:space="preserve">Tony Kandassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (3), pp.305-316</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212, pp.307-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649430v1</w:t>
+                <w:t xml:space="preserve">hal-02646201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites des systèmes pâturés pour caprins en zone tropicale</w:t>
+                <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mulciba</w:t>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Kandassamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ode Coppry</w:t>
+                <w:t xml:space="preserve">Willy Troupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 212, pp.307-317</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646201v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3269,753 +3269,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-infection between tropical goats and heifers with Haemonchus contortus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">The importance of grasslands for animal production and other functions: a review on management and methodological progress in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+                <w:t xml:space="preserve">R.M. Dixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 184 (2-4), pp.384-386. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.748-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644659v1</w:t>
+                <w:t xml:space="preserve">hal-02647547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of grasslands for animal production and other functions: a review on management and methodological progress in the tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-infection between tropical goats and heifers with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.M. Dixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184 (2-4), pp.384-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647547v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
+                <w:t xml:space="preserve">Numéro spécial &amp;quot;Elevage en régions chaudes&amp;quot;. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariane Grandisson</w:t>
+                <w:t xml:space="preserve">Jean-Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642737v1</w:t>
+                <w:t xml:space="preserve">hal-02642513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749701v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial &amp;quot;Elevage en régions chaudes&amp;quot;. Introduction générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+                <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Perez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Grandisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642513v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ode Coppry</w:t>
+                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747253v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between C3 and C4 grasses and legumes</w:t>
               </w:r>
@@ -4250,260 +4250,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed grazing systems to improve production gains at pasture: a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet attributes of lactating ewes at pasture using faecal NIRS and relationship to pasture characteristics and milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010001330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 148 (4), pp.477-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859610000298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661945v1</w:t>
+                <w:t xml:space="preserve">hal-02659773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet attributes of lactating ewes at pasture using faecal NIRS and relationship to pasture characteristics and milk production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed grazing systems to improve production gains at pasture: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (1), pp.518-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010001330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859610000298⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659773v1</w:t>
+                <w:t xml:space="preserve">hal-02661945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestibility of fresh grass fed to sheep indoors or at pasture, at two herbage allowances</w:t>
               </w:r>
@@ -4754,256 +4754,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662006v1</w:t>
+                <w:t xml:space="preserve">hal-02668311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668311v1</w:t>
+                <w:t xml:space="preserve">hal-02662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of earthworms on development of the free-living stages of gastrointestinal nematodes in goat faeces</w:t>
               </w:r>
@@ -5015,51 +5015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine d'Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5112,662 +5112,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of frequency of meals on intake and digestion of tropical grass consumed by rams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth performances, carcass quality and non-carcass components of indigenous Caribbean goats under varying nutritional densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+                <w:t xml:space="preserve">G. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (11), pp.3770-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-1834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173472v1</w:t>
+                <w:t xml:space="preserve">hal-02659640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth performances, carcass quality and non-carcass components of indigenous Caribbean goats under varying nutritional densities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+                <w:t xml:space="preserve">Effect of frequency of meals on intake and digestion of tropical grass consumed by rams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.72-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659640v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of exogenous fibrolytic enzymes to improve digestion and intake of a tropical grass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+                <w:t xml:space="preserve">Faecal indices based on near infrared spectroscopy to assess intake, in vivo digestibility and chemical composition of the herbage ingested by sheep (crude protein, fibres and lignin content)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Saminadin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5713/ajas.2007.914⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664584v1</w:t>
+                <w:t xml:space="preserve">hal-02661289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of structure of a tropical pasture on ingestive behaviour, digestibility of diet and daily intake by grazing cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits of exogenous fibrolytic enzymes to improve digestion and intake of a tropical grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saminadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gibb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2007.00560.x⟩</w:t>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.914-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5713/ajas.2007.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660195v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal indices based on near infrared spectroscopy to assess intake, in vivo digestibility and chemical composition of the herbage ingested by sheep (crude protein, fibres and lignin content)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of structure of a tropical pasture on ingestive behaviour, digestibility of diet and daily intake by grazing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gibb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2007.00560.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/jnirs.720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661289v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestibility in heifers grazing a Dichanthium spp. dominated pasture, at 14 and 28 days of regrowth</w:t>
               </w:r>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestive processes in the rumen of rams fed with Digitaria decumbens harvested at four stages of grass regrowth age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469</w:t>
@@ -6193,51 +6193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469. </w:t>
@@ -6327,51 +6327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (2-3), pp.217-227. </w:t>
@@ -6415,393 +6415,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of faecal nitrogen to predict digestibility for goats and sheep fed with tropical herbage</w:t>
+                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859603003265⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2003.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677671v1</w:t>
+                <w:t xml:space="preserve">hal-02680238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
+                <w:t xml:space="preserve">The ability of faecal nitrogen to predict digestibility for goats and sheep fed with tropical herbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 140, pp.443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859603003265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674732v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle</w:t>
+                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Decruyenaere</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.453-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2003.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02680238v1</w:t>
+                <w:t xml:space="preserve">hal-02674732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrogen on intake and digestibility of a tropical grass grazed by Creole heifers</w:t>
               </w:r>
@@ -6960,51 +6960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastos y Forrajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24, pp.2</w:t>
@@ -7260,307 +7260,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fresh and dried Digitaria decumbens grass intake and digestion by Black-belly rams</w:t>
+                <w:t xml:space="preserve">Comparative intake and digestion of fresh or dry grass of Digitaria decumbens consumed by Black-belly sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nipeau</w:t>
+                <w:t xml:space="preserve">Fred Nipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 133, pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692673v1</w:t>
+                <w:t xml:space="preserve">hal-02690782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative intake and digestion of fresh or dry grass of Digitaria decumbens consumed by Black-belly sheep.</w:t>
+                <w:t xml:space="preserve">Comparison of fresh and dried Digitaria decumbens grass intake and digestion by Black-belly rams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Nipeau</w:t>
+                <w:t xml:space="preserve">F. Nipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 133, pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690782v1</w:t>
+                <w:t xml:space="preserve">hal-02692673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,394 +7743,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'indicateurs fécaux pour prédire la digestibilité et les quantités ingérées de Dichanthium sp. par des bovins créoles</w:t>
+                <w:t xml:space="preserve">Influence du parcage nocturne et du fractionnement de la surface à pâturer sur l'ingestion chez les génisses créoles conduites à l'attache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Xandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 45 (2), pp.121-134</w:t>
+              <w:t xml:space="preserve">, 1996, 45 (3), pp.219-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694934v1</w:t>
+                <w:t xml:space="preserve">hal-00889555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du parcage nocturne et du fractionnement de la surface à pâturer sur l'ingestion chez les génisses créoles conduites à l'attache</w:t>
+                <w:t xml:space="preserve">Évaluation d'indicateurs fécaux pour prédire la digestibilité et les quantités ingérées de Dichanthium sp. par des bovins créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 45 (3), pp.219-231. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 45 (2), pp.121-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692445v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du parcage nocturne et du fractionnement de la surface à pâturer sur l'ingestion chez les génisses créoles conduites à l'attache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Xandé</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 45 (3), pp.219-231</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 45 (3), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:19960302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889555v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'indicateurs fécaux pour prédire la digestibilité et les quantités ingérées de Dichanthium sp par des bovins créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,273 +8317,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of faecal indicators to predict voluntary intake of Dichantium sp by cattle in Guadeloupe</w:t>
+                <w:t xml:space="preserve">Effect of splitting and duration of pasturing on herbage intake of Creole heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Xandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.33s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.36s-36s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889103v1</w:t>
+                <w:t xml:space="preserve">hal-00889108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of splitting and duration of pasturing on herbage intake of Creole heifers</w:t>
+                <w:t xml:space="preserve">Evaluation of faecal indicators to predict voluntary intake of Dichantium sp by cattle in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Xandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Xandé</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Feuillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Copry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.36s-36s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.33s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889108v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of faecal indicators to predict voluntary intake of Dichantium sp by cattle in Guadeloupe</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (S1), pp.33s-34s</w:t>
@@ -9566,243 +9566,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in feeding in stalls or at pasture may be linked to differences in feeding strategies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favérial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745131v1</w:t>
+                <w:t xml:space="preserve">hal-02810156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in feeding in stalls or at pasture may be linked to differences in feeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Agastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810156v1</w:t>
+                <w:t xml:space="preserve">hal-02745131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria evaluation of resources for livestock farming systems under tropics</w:t>
               </w:r>
@@ -9952,51 +9952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10038,64 +10038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10157,493 +10157,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+                <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t>
+              <w:t xml:space="preserve">47. Annual meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2011, Bridgtown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746542v1</w:t>
+                <w:t xml:space="preserve">hal-02745404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Grandisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Annual meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2011, Bridgtown, Barbados</w:t>
+              <w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745404v1</w:t>
+                <w:t xml:space="preserve">hal-02746542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes d’estimation de la digestibilité de fourrages verts ingérés au pâturage par des ovins : l’azote fécal et la spectroscopie dans le proche infrarouge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrôle intégré du parasitisme gastro-intestinal des petits ruminants au pâturage en zone tropicale humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">16. Rencontres Recherche Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756647v1</w:t>
+                <w:t xml:space="preserve">hal-02757701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle intégré du parasitisme gastro-intestinal des petits ruminants au pâturage en zone tropicale humide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de deux méthodes d’estimation de la digestibilité de fourrages verts ingérés au pâturage par des ovins : l’azote fécal et la spectroscopie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres Recherche Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757701v1</w:t>
+                <w:t xml:space="preserve">hal-02756647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourrages tropicaux : valeur alimentaire comparée aux fourrages tempérés et évaluation au pâturage</w:t>
               </w:r>
@@ -10655,51 +10655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,51 +10776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10966,51 +10966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association bovins - petits ruminants, une utilisation plus efficace du pâturage en zone tropicale humide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11087,51 +11087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11169,51 +11169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forage intake and milk production of suckling goats and ewes reared at pasture in Guadeloupe (FWI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,51 +11221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Inconnu, pp.Inconnu</w:t>
@@ -11294,51 +11294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite du pâturage pour des génisses sevrées en Martinique (F.W.I.). Pâturage continu, ou rotation à 21 ou 28 jours de repousse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11415,51 +11415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12026,329 +12026,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estaca, una forma economica de manejo animal adaptada a pequenos espacios y a la policultura agricultura-ganaderia. Caso de la Guadalupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produccion de la cabra Creole de Guadalupe : interes y limites de la ganaderia intensiva en pastoreo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Reunion Latinoamericana de Produccion Animal (ALPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">Congreso Nacional de Caprinocultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Veracruz, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762650v1</w:t>
+                <w:t xml:space="preserve">hal-02832748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen or water limitation to grassland growth during a moderate dry season in the humid tropics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La estaca, una forma economica de manejo animal adaptada a pequenos espacios y a la policultura agricultura-ganaderia. Caso de la Guadalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Grassland Congress. Grassland ecosystems: an outlook into the 21. century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Sao Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">17. Reunion Latinoamericana de Produccion Animal (ALPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761435v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produccion de la cabra Creole de Guadalupe : interes y limites de la ganaderia intensiva en pastoreo.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Nitrogen or water limitation to grassland growth during a moderate dry season in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Caprinocultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Veracruz, 20 p</w:t>
+              <w:t xml:space="preserve">19. International Grassland Congress. Grassland ecosystems: an outlook into the 21. century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Sao Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832748v1</w:t>
+                <w:t xml:space="preserve">hal-02761435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la digestibilité d'une graminée tropicale, consommée par des boucs et des béliers, à partir d'index fécaux</w:t>
               </w:r>
@@ -12436,359 +12436,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and parasites of sheep in alternate grazing with cattle in the Caribbean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Herbage characteristics effects on in vivo digestibility and intake by Creole heifers grazing a tropical sward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">J.E. Ledet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of the WAAVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Vth International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, San Antonio, Texas, United States. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834802v1</w:t>
+                <w:t xml:space="preserve">hal-02842749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen on some morphogenetical traits of temperate and tropical perennial forage grasses.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production and parasites of sheep in alternate grazing with cattle in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Grassland Ecophysiology and Grazing Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Inconnu</w:t>
+              <w:t xml:space="preserve">17. International Conference of the WAAVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765441v1</w:t>
+                <w:t xml:space="preserve">hal-02834802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbage characteristics effects on in vivo digestibility and intake by Creole heifers grazing a tropical sward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen on some morphogenetical traits of temperate and tropical perennial forage grasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, San Antonio, Texas, United States. Non paginé</w:t>
+              <w:t xml:space="preserve">International Grassland Ecophysiology and Grazing Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842749v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics, a predictive model for dry matter production and leaf area of a tropical grass</w:t>
               </w:r>
@@ -12990,51 +12990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparées de troupeaux d'ovins &amp;quot;Martinik&amp;quot; élevés sur deux types de prairies irriguées : Star grass vs pangola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,51 +13098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13469,51 +13469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing by sheep and steers of irrigated Digitaria decumbens pastures in Martinique (FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13646,51 +13646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journees des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13767,51 +13767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journees des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
@@ -13866,51 +13866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14679,51 +14679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism: an example in the humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14919,290 +14919,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de méthane par des ruminants nourris uniquement avec des fourrages tempérés ou tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">17. Journées 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 17, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958462v1</w:t>
+                <w:t xml:space="preserve">hal-02755178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de méthane par des ruminants nourris uniquement avec des fourrages tempérés ou tropicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées 3R</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Banff, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02755178v1</w:t>
+                <w:t xml:space="preserve">hal-02958462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative review and meta-analysis of the determinants of ruminant production in the tropics</w:t>
               </w:r>
@@ -15512,51 +15512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to solve some disadvantages of intensive grazing systems with suckling Créole goats via pasture management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15564,51 +15564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of British Society of Animal Science, Responding to the increasing global demand for animal products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Merida, 2 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16040,64 +16040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16162,289 +16162,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Spécificités de l'alimentation des ruminants en régions chaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928143v1</w:t>
+                <w:t xml:space="preserve">hal-02198120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928141v1</w:t>
+                <w:t xml:space="preserve">hal-02928143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de l'alimentation des ruminants en régions chaudes</w:t>
+                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
@@ -16462,116 +16466,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4ème ed., </w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198120v1</w:t>
+                <w:t xml:space="preserve">hal-02928141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16602,51 +16602,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17836,51 +17836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18241,51 +18241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="491C985C"/>
+    <w:nsid w:val="32397C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18472,51 +18472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-boval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1247-8856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140219161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.03.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Jung Kwon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idupulapati Rao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5010006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Rudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Birthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van Der Hoek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0676-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Agastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5999" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jackson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.08.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTD5C8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Dixon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bastianelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.914" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.05.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DR0GVC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89K718W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003265" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A1FFD3902075B0032C2EF080CAFE1617253111/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coates" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decruyenaere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.12.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029X0N6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ledet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Penning" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nipeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690782v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nipeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692445v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19960302" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Peyraud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xand&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xande" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coppry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jouanneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826588v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832631v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763122v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762650v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761435v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834802v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842749v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ledet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajournin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guignard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849912v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouanneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angebert N&#233;pos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3475" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832351v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928143v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842436v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850706v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-boval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1247-8856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140219161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.03.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Jung Kwon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idupulapati Rao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5010006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Rudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Birthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van Der Hoek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0676-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Agastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5999" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Dixon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.08.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTD5C8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bastianelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.05.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DR0GVC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89K718W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coates" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decruyenaere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029X0N6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003265" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A1FFD3902075B0032C2EF080CAFE1617253111/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674732v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ledet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Penning" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nipeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nipeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Peyraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xand&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19960302" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xande" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coppry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jouanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826588v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832631v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763122v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762650v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761435v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ledet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765441v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajournin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guignard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849912v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouanneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angebert N&#233;pos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3475" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832351v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928143v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842436v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850706v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>