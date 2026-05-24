--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1396,252 +1396,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-analysis of nutrient intake, feed efficiency and performance in cattle grazing on tropical grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.973-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114003279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222900v1</w:t>
+                <w:t xml:space="preserve">hal-01173670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of nutrient intake, feed efficiency and performance in cattle grazing on tropical grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (6), pp.973-982. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114003279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173670v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing systems of sheep and cattle to improve liveweight gain: a quantitative review</w:t>
               </w:r>
@@ -2188,291 +2188,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding system and slaughter age on the growth and carcass characteristics of tropical-breed steers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favérial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5999⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646763v1</w:t>
+                <w:t xml:space="preserve">hal-02647294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of feeding system and slaughter age on the growth and carcass characteristics of tropical-breed steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Agastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Farant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (8), pp.3997-4006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647294v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensifier la production animale au pâturage : le vermicompost, pratique agro-écologique</w:t>
               </w:r>
@@ -2807,320 +2807,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites des systèmes pâturés pour caprins en zone tropicale</w:t>
+                <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mulciba</w:t>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Kandassamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ode Coppry</w:t>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 212, pp.307-317</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646201v1</w:t>
+                <w:t xml:space="preserve">hal-02649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
+                <w:t xml:space="preserve">Intérêts et limites des systèmes pâturés pour caprins en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mulciba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Troupé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+                <w:t xml:space="preserve">Tony Kandassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (3), pp.305-316</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212, pp.307-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649430v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3379,51 +3379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-infection between tropical goats and heifers with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine d'Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,64 +3603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,291 +3731,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+                <w:t xml:space="preserve">Xavier Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642737v1</w:t>
+                <w:t xml:space="preserve">hal-02749701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Xande</w:t>
+                <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariane Grandisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t>
+              <w:t xml:space="preserve">, 2011, 16, pp.135-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/5ch3-k266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749701v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between C3 and C4 grasses and legumes</w:t>
               </w:r>
@@ -4398,51 +4398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing systems to improve production gains at pasture: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine d'Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4754,415 +4754,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Influence of earthworms on development of the free-living stages of gastrointestinal nematodes in goat faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (1), pp.236-243. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163 (1-2), pp.171-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2007-0817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668311v1</w:t>
+                <w:t xml:space="preserve">hal-02659678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of fecal crude protein and fecal near-infrared reflectance spectroscopy to predict digestibility of fresh grass consumed by sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662006v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of earthworms on development of the free-living stages of gastrointestinal nematodes in goat faeces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.03.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659678v1</w:t>
+                <w:t xml:space="preserve">hal-02662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth performances, carcass quality and non-carcass components of indigenous Caribbean goats under varying nutritional densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,110 +6068,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890007v1</w:t>
+                <w:t xml:space="preserve">hal-02671380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and milk production of suckling ewes reared at pasture in humid tropics according to the post-grazing residue management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6193,103 +6202,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (6), pp.459-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2005039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02671380v1</w:t>
+                <w:t xml:space="preserve">hal-00890007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and milk production of suckling Creole goats reared at pasture in humid tropics according to the post-grazing residue management</w:t>
               </w:r>
@@ -6327,51 +6327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (2-3), pp.217-227. </w:t>
@@ -6557,251 +6557,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of faecal nitrogen to predict digestibility for goats and sheep fed with tropical herbage</w:t>
+                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.453-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677671v1</w:t>
+                <w:t xml:space="preserve">hal-02674732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
+                <w:t xml:space="preserve">The ability of faecal nitrogen to predict digestibility for goats and sheep fed with tropical herbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 140, pp.443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859603003265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674732v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrogen on intake and digestibility of a tropical grass grazed by Creole heifers</w:t>
               </w:r>
@@ -6960,51 +6960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastos y Forrajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24, pp.2</w:t>
@@ -7510,260 +7510,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Analisis critico sobre los sistemas de pastoreo en el tropico antillano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (1), pp.55-65</w:t>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (suppl-1), pp.616-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696402v1</w:t>
+                <w:t xml:space="preserve">hal-02684058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis critico sobre los sistemas de pastoreo en el tropico antillano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 5 (suppl-1), pp.616-618</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684058v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du parcage nocturne et du fractionnement de la surface à pâturer sur l'ingestion chez les génisses créoles conduites à l'attache</w:t>
               </w:r>
@@ -8317,273 +8317,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of splitting and duration of pasturing on herbage intake of Creole heifers</w:t>
+                <w:t xml:space="preserve">Evaluation of faecal indicators to predict voluntary intake of Dichantium sp by cattle in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Xandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Jouanneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Copry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.36s-36s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.33s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889108v1</w:t>
+                <w:t xml:space="preserve">hal-00889103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of faecal indicators to predict voluntary intake of Dichantium sp by cattle in Guadeloupe</w:t>
+                <w:t xml:space="preserve">Effect of splitting and duration of pasturing on herbage intake of Creole heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Xandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalila Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.33s-34s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.36s-36s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889103v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of faecal indicators to predict voluntary intake of Dichantium sp by cattle in Guadeloupe</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 43 (S1), pp.33s-34s</w:t>
@@ -8880,234 +8880,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising parameters to foressee intake and feed efficiency at pasture - a meta-analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of NAimal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. pp.Session 45/Theatre 7</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483728v1</w:t>
+                <w:t xml:space="preserve">hal-02735680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promising parameters to foressee intake and feed efficiency at pasture - a meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of NAimal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. pp.Session 45/Theatre 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735680v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement masticatoire des ruminants, indice de bien-être et/ou critère de productivité ?</w:t>
               </w:r>
@@ -9952,51 +9952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10038,64 +10038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,51 +10163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of gastrointestinal parasitism of grazing small ruminants in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,103 +10288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’émergence de nouveaux systèmes agricoles durables pour la satisfaction des besoins alimentaires aux Antilles-Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Grandisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10409,77 +10409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle intégré du parasitisme gastro-intestinal des petits ruminants au pâturage en zone tropicale humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10960,230 +10960,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association bovins - petits ruminants, une utilisation plus efficace du pâturage en zone tropicale humide.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Régional Interdisciplinaire sur les Ruminants. Elevage et Valorisation - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Oral, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826588v1</w:t>
+                <w:t xml:space="preserve">hal-02827028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy (nirs) to assess chemical composition, digestibility and intake of tropical fresh grasses by Creole cattle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association bovins - petits ruminants, une utilisation plus efficace du pâturage en zone tropicale humide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Inconnu</w:t>
+              <w:t xml:space="preserve">Symposium Régional Interdisciplinaire sur les Ruminants. Elevage et Valorisation - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Oral, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827028v1</w:t>
+                <w:t xml:space="preserve">hal-02826588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forage intake and milk production of suckling goats and ewes reared at pasture in Guadeloupe (FWI).</w:t>
               </w:r>
@@ -11221,51 +11221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Symposium on the Nutrition of Herbivores, 19-24 october 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Inconnu, pp.Inconnu</w:t>
@@ -11288,467 +11288,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du pâturage pour des génisses sevrées en Martinique (F.W.I.). Pâturage continu, ou rotation à 21 ou 28 jours de repousse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A holistic approach to the multi-functionality of the gazing systems in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets (Martinique), France</w:t>
+              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758623v1</w:t>
+                <w:t xml:space="preserve">hal-02761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical grazing systems in the Carribean require an integated research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Stage of regrowth of tropical forage have various effect on diet quality of grazing heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of British society of animal science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. pp.227-229</w:t>
+              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832631v1</w:t>
+                <w:t xml:space="preserve">hal-02763122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage of regrowth of tropical forage have various effect on diet quality of grazing heifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduite du pâturage pour des génisses sevrées en Martinique (F.W.I.). Pâturage continu, ou rotation à 21 ou 28 jours de repousse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763122v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic approach to the multi-functionality of the gazing systems in the Caribbean</w:t>
+                <w:t xml:space="preserve">Tropical grazing systems in the Carribean require an integated research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International conference of British society of animal science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. pp.227-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761767v1</w:t>
+                <w:t xml:space="preserve">hal-02832631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle aide à la décision pour améliorer la production bovine sous les Tropiques ?</w:t>
               </w:r>
@@ -12151,204 +12151,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estaca, una forma economica de manejo animal adaptada a pequenos espacios y a la policultura agricultura-ganaderia. Caso de la Guadalupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen or water limitation to grassland growth during a moderate dry season in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Reunion Latinoamericana de Produccion Animal (ALPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">19. International Grassland Congress. Grassland ecosystems: an outlook into the 21. century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Sao Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762650v1</w:t>
+                <w:t xml:space="preserve">hal-02761435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen or water limitation to grassland growth during a moderate dry season in the humid tropics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La estaca, una forma economica de manejo animal adaptada a pequenos espacios y a la policultura agricultura-ganaderia. Caso de la Guadalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Grassland Congress. Grassland ecosystems: an outlook into the 21. century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Sao Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">17. Reunion Latinoamericana de Produccion Animal (ALPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761435v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la digestibilité d'une graminée tropicale, consommée par des boucs et des béliers, à partir d'index fécaux</w:t>
               </w:r>
@@ -12481,51 +12481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Ledet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12561,234 +12561,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and parasites of sheep in alternate grazing with cattle in the Caribbean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nitrogen on some morphogenetical traits of temperate and tropical perennial forage grasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of the WAAVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Grassland Ecophysiology and Grazing Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834802v1</w:t>
+                <w:t xml:space="preserve">hal-02765441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen on some morphogenetical traits of temperate and tropical perennial forage grasses.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production and parasites of sheep in alternate grazing with cattle in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Grassland Ecophysiology and Grazing Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Inconnu</w:t>
+              <w:t xml:space="preserve">17. International Conference of the WAAVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765441v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics, a predictive model for dry matter production and leaf area of a tropical grass</w:t>
               </w:r>
@@ -12863,312 +12863,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis critico sobre los sistemas de pastoreo en el tropico antillano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances comparées de troupeaux d'ovins &amp;quot;Martinik&amp;quot; élevés sur deux types de prairies irriguées : Star grass vs pangola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Reunion ALPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Maracaïbo, Venezuela</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836540v1</w:t>
+                <w:t xml:space="preserve">hal-02767456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de troupeaux d'ovins &amp;quot;Martinik&amp;quot; élevés sur deux types de prairies irriguées : Star grass vs pangola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analisis critico sobre los sistemas de pastoreo en el tropico antillano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">15. Reunion ALPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Maracaïbo, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767456v1</w:t>
+                <w:t xml:space="preserve">hal-02836540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13469,51 +13469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing by sheep and steers of irrigated Digitaria decumbens pastures in Martinique (FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13646,51 +13646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journees des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13767,51 +13767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journees des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
@@ -13866,51 +13866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14075,51 +14075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of organic matter digestibility on individual faeces samples on beef cattle in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Farant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14679,64 +14679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism: an example in the humid tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15564,51 +15564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of British Society of Animal Science, Responding to the increasing global demand for animal products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Merida, 2 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16040,64 +16040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16283,295 +16283,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928143v1</w:t>
+                <w:t xml:space="preserve">hal-02928141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928141v1</w:t>
+                <w:t xml:space="preserve">hal-02928143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17836,77 +17836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'association d'ovins et de bovins sur prairies irriguées en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18241,51 +18241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32397C56"/>
+    <w:nsid w:val="A8F65057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18472,51 +18472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-boval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1247-8856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140219161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.03.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Jung Kwon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idupulapati Rao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5010006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Rudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Birthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van Der Hoek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0676-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Agastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5999" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Dixon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.08.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTD5C8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bastianelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.05.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DR0GVC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89K718W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coates" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decruyenaere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029X0N6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003265" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A1FFD3902075B0032C2EF080CAFE1617253111/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674732v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ledet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Penning" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nipeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nipeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Peyraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xand&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19960302" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xande" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coppry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jouanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826588v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832631v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763122v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762650v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761435v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ledet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765441v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajournin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guignard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849912v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouanneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angebert N&#233;pos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3475" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832351v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928143v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842436v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850706v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-boval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1247-8856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140219161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.03.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh-Jung Kwon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idupulapati Rao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5010006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Rudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Birthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas White" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein van Der Hoek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0676-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Agastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5999" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100259X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Dixon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jackson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.08.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTD5C8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642737v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Grandisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5ch3-k266" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bastianelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859610000298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD2A47B0E93F4D5189B9D642784CB7871FC34A55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSNV2F73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.03.056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0SDV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0817" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gibb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00560.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25L6THHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.05.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DR0GVC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890007v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675560v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89K718W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coates" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decruyenaere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029X0N6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859603003265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A1FFD3902075B0032C2EF080CAFE1617253111/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ledet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Penning" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Nipeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nipeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Peyraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xand&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19960302" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Xande" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coppry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jouanneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173419v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826588v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762650v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ledet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834802v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajournin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guignard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849912v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouanneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angebert N&#233;pos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3475" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine D&#8217;alexis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832351v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799629v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842436v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850706v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>