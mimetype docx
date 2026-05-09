--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -465,191 +465,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline-Driven Harvesting-aware Scheduling for Autonomous Cyber-Physical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting a Classical Real-Time Scheduler for Energy Harvesting Computing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE international Congress on Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312587v1</w:t>
+                <w:t xml:space="preserve">hal-05312536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting a Classical Real-Time Scheduler for Energy Harvesting Computing Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadline-Driven Harvesting-aware Scheduling for Autonomous Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Ghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE international Congress on Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312536v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Real-Time Mission Scheduler for Energy Neutral Autonomous Mobile Robots</w:t>
               </w:r>
@@ -726,77 +726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Power Management Strategy for Autonomous Cyber-Physical Systems with Real-Time Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2025, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -821,77 +821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and Challenges in Real-time Energy Harvesting Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Conference on Green and Human Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1645,109 +1645,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Admission of Hard Aperiodic Tasks in Real-Time Energy Harvesting Systems</w:t>
+                <w:t xml:space="preserve">Energy Management and Real-Time Scheduling for Self-Powered Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 th International Conference on Smart and Sustainable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Split, Croatia</w:t>
+              <w:t xml:space="preserve">The 2021 International Symposium on Electrical and Electronics Engineering (ISEE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339286v1</w:t>
+                <w:t xml:space="preserve">hal-03216352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic power management for fixed priority real-time systems with regenerative energy</w:t>
               </w:r>
@@ -1796,122 +1809,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management and Real-Time Scheduling for Self-Powered Sensors</w:t>
+                <w:t xml:space="preserve">Online Admission of Hard Aperiodic Tasks in Real-Time Energy Harvesting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2021 International Symposium on Electrical and Electronics Engineering (ISEE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">6 th International Conference on Smart and Sustainable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216352v1</w:t>
+                <w:t xml:space="preserve">hal-03339286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On designing cyber-physical-social systems with energy-neutrality and real-time capabilities</w:t>
               </w:r>
@@ -2181,217 +2181,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Runnable to task mapping configuration of an AUTOSAR-based software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Khenfri</w:t>
+                <w:t xml:space="preserve">Scheduling mixed task sets in energy harvesting embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola El Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer and Information Sciences (2020 ICCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Aljouf, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">First IEEE International Conference on Emerging Frontiers in Electrical and Electronic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Patna, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514475v1</w:t>
+                <w:t xml:space="preserve">hal-02947880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling mixed task sets in energy harvesting embedded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein El Ghor</w:t>
+                <w:t xml:space="preserve">Automation of Runnable to task mapping configuration of an AUTOSAR-based software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khenfri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Emerging Frontiers in Electrical and Electronic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Patna, India</w:t>
+              <w:t xml:space="preserve">International Conference on Computer and Information Sciences (2020 ICCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Aljouf, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947880v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDF-based real-time scheduling for self-powered sensors : a survey of main theoretical results</w:t>
               </w:r>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 IEEE International Conference on Internet of Things and Intelligence Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Kuta, Indonesia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiprocessor Real-Time Scheduling for WirelessSensors Powered by Renewable Energy Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th International Conference of Lebanese Association for the Advancement of Sciences (LAAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2888,51 +2888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the aperiodic responsiveness in Energy Harvesting Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,64 +3485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic optimization approach for the synthesis of AUTOSAR E/E architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khenfri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3589,64 +3589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NOVEL HEURISTIC ALGORITHM FOR MAPPING AUTOSAR RUNNABLES TO TASKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khenfri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Scheduling for Energy Harvesting Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,217 +5329,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Scheduling of periodic tasks in a monoprocessor system with a rechargeable battery</w:t>
+                <w:t xml:space="preserve">Towards multiprocessor scheduling in distributed real-time systems under energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Hage Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nachouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th IEEE Real-Time Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Washington, United States. pp.45</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, 2009. ACTEA '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Beyrouth, Lebanon. pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542182v1</w:t>
+                <w:t xml:space="preserve">hal-00691225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multiprocessor scheduling in distributed real-time systems under energy constraints</w:t>
+                <w:t xml:space="preserve">Real-time Scheduling of periodic tasks in a monoprocessor system with a rechargeable battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Nachouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, 2009. ACTEA '09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Beyrouth, Lebanon. pp.355</w:t>
+              <w:t xml:space="preserve">The 30th IEEE Real-Time Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Washington, United States. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691225v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic scheduling of periodic skippable tasks in an overloaded real-time system</w:t>
               </w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical and Computer Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6496,51 +6496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Real-Time Scheduling Algorithm for Wireless Sensors with Regenerative Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6581,278 +6581,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Slack Stealing Servicing for Real-Time Energy Harvesting Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rola El Osta</w:t>
+                <w:t xml:space="preserve">Efficient mapping of runnables to tasks for embedded AUTOSAR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khenfri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.101800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxaa047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2020.101800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899452v1</w:t>
+                <w:t xml:space="preserve">hal-02867311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient mapping of runnables to tasks for embedded AUTOSAR applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chaaban</w:t>
+                <w:t xml:space="preserve">Optimal Slack Stealing Servicing for Real-Time Energy Harvesting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.101800. </w:t>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2020.101800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxaa047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867311v1</w:t>
+                <w:t xml:space="preserve">hal-02899452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling and power management in energy harvesting computing systems with real-time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98, pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7001,51 +7001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Guarantee Scheme for Real-time Systems with Energy Harvesting Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7966,51 +7966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonclairvoyant Real-Time Scheduler for Ambient Energy Harvesting Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,51 +8152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Scheduling Framework for Embedded Systems with environmental energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8867,51 +8867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scholar's Press, pp.164, 2020, 978-613-8-92871-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9073,248 +9073,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniprocessor Scheduling for Real-Time Energy Harvesting Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordonnancement dans les systemes temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.168, 2014, 978-3639709025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Chetto. ISTE, pp.398, 2014, 978-1-78405-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057686v1</w:t>
+                <w:t xml:space="preserve">hal-01017936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordannancement dans les systèmes temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, pp.398, 2014, ISBN : 978-1-78405-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement dans les systemes temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniprocessor Scheduling for Real-Time Energy Harvesting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maryline Chetto. ISTE, pp.398, 2014, 978-1-78405-039-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Hage Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scholars' Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168, 2014, 978-3639709025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017936v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Systems Scheduling, Tome 1 Fundamentals</w:t>
               </w:r>
@@ -9681,51 +9681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'entière autonomie énergétique des capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9906,51 +9906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Real-Time Scheduling Algorithm for Wireless Sensors with Regenerative Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10069,51 +10069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Scheduling Framework for Embedded Systems with Environmental Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,51 +10277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola El Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aqaba, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10750,51 +10750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487335v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96157-1_43" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9781119042976.ch1/summary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119042976.ch1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Ghor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ghor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Irfanulla Mohamed Abdulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE66311.2025.11083860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289711v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elghor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elghor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Osta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02228-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110709v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48590-9_22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Irfanulla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jallouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics50389.2020.00065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaaban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV49265.2020.9204172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iotais47347.2019.8980386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2018.8612791" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Hage Chehade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/senset.2017.8125053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2017.7993386" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caragata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2015.7412052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACCI.2016.7732234" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2016.7856658" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2696074" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Housseyni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mosbahi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalgui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sass" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2014.81" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Abdallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEA.2012.6462898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bakhache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nachouki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1581056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de Cabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tamimipour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakem Beitollahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103505" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15053972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/ijecer.2021.37" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxab048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101800" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z4294WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2019.02.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP1ZMKGN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1166-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2017.2781459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-017-1962-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4953-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2013.2296537" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.21" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000e122" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/732652" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sjodin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-010-9110-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PS0V7JJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2498/cit.1000806" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-004-5872-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41AE89A767992466D9E7AF1E9B26B9BA9136BB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Silly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487335v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96157-1_43" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9781119042976.ch1/summary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119042976.ch1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Ghor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ghor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Irfanulla Mohamed Abdulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE66311.2025.11083860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289711v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elghor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Elghor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Osta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02228-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110709v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48590-9_22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Irfanulla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC55528.2022.9912792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jallouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics50389.2020.00065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaaban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV49265.2020.9204172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iotais47347.2019.8980386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aiccsa.2018.8612791" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Hage Chehade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/senset.2017.8125053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2017.7993386" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caragata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2015.7412052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACCI.2016.7732234" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2016.7856658" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2696074" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Housseyni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mosbahi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalgui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sass" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2014.81" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Abdallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEA.2012.6462898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122386" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bakhache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nachouki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1581056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de Cabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tamimipour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakem Beitollahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103505" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15053972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53375/ijecer.2021.37" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxab048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101800" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z4294WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2019.02.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP1ZMKGN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1166-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2017.2781459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-017-1962-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4953-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2013.2296537" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.21" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000e122" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/732652" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sjodin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-010-9110-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PS0V7JJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2498/cit.1000806" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-004-5872-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41AE89A767992466D9E7AF1E9B26B9BA9136BB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickae Sjodin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Silly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>