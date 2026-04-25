--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -440,118 +440,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'immerger dans le Cycle de vie d'une coopérative : un numéro en l'honneur du professeur M. L. Cook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a Better World: The Contribution of Cooperatives and SSE Organizations to Decent Work and Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 369 (3), pp.25-30. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.369.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15065490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500427v1</w:t>
+                <w:t xml:space="preserve">hal-04042262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meilleurs vœux pour une année plus coopérative et solidaire</w:t>
               </w:r>
@@ -609,1149 +622,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les principes de l’action collective dans les coopératives agricoles : une solution française innovante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S'immerger dans le Cycle de vie d'une coopérative : un numéro en l'honneur du professeur M. L. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael L. Cook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 369 (3), pp.84-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.369.0088⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 369 (3), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.369.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500425v1</w:t>
+                <w:t xml:space="preserve">hal-04500427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convention d’identité coopérative : création de compromis sectoriels et territoriaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser les principes de l’action collective dans les coopératives agricoles : une solution française innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Petrella</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Cook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.22457⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 369 (3), pp.84-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.369.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435785v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’ESS et s’engager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 368 (2), pp.4-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/recma.368.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS met le monde en effervescence !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La convention d’identité coopérative : création de compromis sectoriels et territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 369 (3), pp.4-6. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 | 1er semestre, 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.369.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.22457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500466v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Better World: The Contribution of Cooperatives and SSE Organizations to Decent Work and Sustainable Development</w:t>
+                <w:t xml:space="preserve">L’ESS met le monde en effervescence !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.5490. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 369 (3), pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15065490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.369.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042262v1</w:t>
+                <w:t xml:space="preserve">hal-04500466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS, reconnaissance historique, au-delà des frontières</w:t>
+                <w:t xml:space="preserve">Le Temps des cerises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 365 (3), pp.4-7. </w:t>
+              <w:t xml:space="preserve">, 2022, 364 (2), pp.4-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.365.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.364.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500487v1</w:t>
+                <w:t xml:space="preserve">hal-04500491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de la vente et du conseil en produits phytosanitaires. Quelles perspectives d’évolutions dans les modèles d’affaires de la distribution agricole ?</w:t>
+                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains? French wine coops'case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500446v1</w:t>
+                <w:t xml:space="preserve">hal-04435752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains? French wine coops'case</w:t>
+                <w:t xml:space="preserve">L’ESS, reconnaissance historique, au-delà des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.145-169. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 365 (3), pp.4-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.365.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435752v1</w:t>
+                <w:t xml:space="preserve">hal-04500487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains?</w:t>
+                <w:t xml:space="preserve">Séparation de la vente et du conseil en produits phytosanitaires. Quelles perspectives d’évolutions dans les modèles d’affaires de la distribution agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (1), pp.85-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856250v1</w:t>
+                <w:t xml:space="preserve">hal-04500446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie sociale et solidaire : la clé des possibles Thierry Jeantet, Notes de lecture</w:t>
+                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 366 (4), pp.117-118. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.145-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.366.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500485v1</w:t>
+                <w:t xml:space="preserve">hal-03856250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constellation de l’économie sociale et solidaire se compose d’un nombre illimité d’étoiles</w:t>
+                <w:t xml:space="preserve">Économie sociale et solidaire : la clé des possibles Thierry Jeantet, Notes de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 366 (4), pp.4-6. </w:t>
+              <w:t xml:space="preserve">, 2022, 366 (4), pp.117-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.366.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.366.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500477v1</w:t>
+                <w:t xml:space="preserve">hal-04500485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et Coopératives. Tensions, complémentarités, convergences - Entretien avec Benjamin Coriat</w:t>
+                <w:t xml:space="preserve">La constellation de l’économie sociale et solidaire se compose d’un nombre illimité d’étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 364 (2), pp.52-64. </w:t>
+              <w:t xml:space="preserve">, 2022, 366 (4), pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.364.0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.366.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500430v1</w:t>
+                <w:t xml:space="preserve">hal-04500477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Temps des cerises</w:t>
+                <w:t xml:space="preserve">Communs et Coopératives. Tensions, complémentarités, convergences - Entretien avec Benjamin Coriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 364 (2), pp.4-5. </w:t>
+              <w:t xml:space="preserve">, 2022, 364 (2), pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.364.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.364.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500491v1</w:t>
+                <w:t xml:space="preserve">hal-04500430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consommateur, clé de voûte d’un nouvel ordre économique et politique</w:t>
               </w:r>
@@ -3530,191 +3530,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des comportements à innover des coopératives agricoles. Une étude en région Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Coordination des acteurs et valorisation de produits liés à l'origine. Les signes d'identification comme signes d'exclusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 296, pp.20-38</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (1), pp.103-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656105v1</w:t>
+                <w:t xml:space="preserve">hal-02656085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination des acteurs et valorisation de produits liés à l'origine. Les signes d'identification comme signes d'exclusion?</w:t>
+                <w:t xml:space="preserve">Typologie des comportements à innover des coopératives agricoles. Une étude en région Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006 (1), pp.103-129</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 296, pp.20-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656085v1</w:t>
+                <w:t xml:space="preserve">hal-02656105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3795,191 +3795,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperatives and SSE Organizations: the decent work contribution to SDGs</w:t>
+                <w:t xml:space="preserve">Are agricultural cooperatives game changers for sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Conference “Innovating in cooperative governance Cooperatively governing innovation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICA CCR Global and ICA CCR Europe, Jul 2023, Leuwen, Belgium</w:t>
+              <w:t xml:space="preserve">9th CIRIEC International Research Conference on Social Economy “Building forward better: SSE for a peaceful and fair world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504874v1</w:t>
+                <w:t xml:space="preserve">hal-04504891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are agricultural cooperatives game changers for sustainability?</w:t>
+                <w:t xml:space="preserve">Cooperatives and SSE Organizations: the decent work contribution to SDGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRIEC International Research Conference on Social Economy “Building forward better: SSE for a peaceful and fair world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">Research Conference “Innovating in cooperative governance Cooperatively governing innovation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA CCR Global and ICA CCR Europe, Jul 2023, Leuwen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504891v1</w:t>
+                <w:t xml:space="preserve">hal-04504874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The responsibility of social and solidarity economy, illustrations from co-ops</w:t>
               </w:r>
@@ -4136,191 +4136,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité Sociétale des Entreprises et transition, renouveau et enjeux pour l’identité coopérative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative identity and corporate social responsibility: a leverage effect for attaining SDG objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Cooperative Research Conference on the Cooperative Identity 1-3 decembre 2021, Seoul, Republic of Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICA, Dec 2021, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">33rd World Cooperative congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA Cooperative research conference, Nov 2021, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506652v1</w:t>
+                <w:t xml:space="preserve">hal-04504929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative identity and corporate social responsibility: a leverage effect for attaining SDG objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsabilité Sociétale des Entreprises et transition, renouveau et enjeux pour l’identité coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd World Cooperative congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICA Cooperative research conference, Nov 2021, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ICA Cooperative Research Conference on the Cooperative Identity 1-3 decembre 2021, Seoul, Republic of Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Dec 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504929v1</w:t>
+                <w:t xml:space="preserve">halshs-03506652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility as a common good, new form of territorial proximity</w:t>
               </w:r>
@@ -4464,191 +4464,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach for adding value to agri-food chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intangible investments in wine co-ops: catalyzers between governance and financial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Chapdaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 149th EAAE Seminar - Structural change in agri-food chains: new relations between farm sector, food industry and retail sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. Annual conference of the Association of american wine economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593813v1</w:t>
+                <w:t xml:space="preserve">hal-02739754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intangible investments in wine co-ops: catalyzers between governance and financial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new modeling approach for adding value to agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chapdaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Annual conference of the Association of american wine economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> 149th EAAE Seminar - Structural change in agri-food chains: new relations between farm sector, food industry and retail sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739754v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales des industries agro-alimentaires dans le secteur coopératif : apports et limites des mesures en termes de concentration et d’autocorrélation spatiale</w:t>
               </w:r>
@@ -5306,925 +5306,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles</w:t>
+                <w:t xml:space="preserve">Mesures de l’ancrage des groupes d’entreprises. Une application aux groupes coopératifs agricoles français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754964v1</w:t>
+                <w:t xml:space="preserve">hal-01197727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux des entreprises coopératives agricoles, la gouvernance coopérative face à l'internationalisation et la mondialisation des marchés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of pesticides reduction in grape growing farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Mauget</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international DIME - 11-12-13 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388467v1</w:t>
+                <w:t xml:space="preserve">hal-00413427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations environnementales et proximités : de l'importance des acteurs du territoire pour l'adoption des innovations environnementale en viticulture. (15 pages)</w:t>
+                <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF - 25-26 et 27 août</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388444v1</w:t>
+                <w:t xml:space="preserve">hal-02754964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole</w:t>
+                <w:t xml:space="preserve">Les enjeux des entreprises coopératives agricoles, la gouvernance coopérative face à l'internationalisation et la mondialisation des marchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751746v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole.</w:t>
+                <w:t xml:space="preserve">Innovations environnementales et proximités : de l'importance des acteurs du territoire pour l'adoption des innovations environnementale en viticulture. (15 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Triboulet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux 2ièmes Journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF - 25-26 et 27 août</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles.</w:t>
+                <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Triboulet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388426v1</w:t>
+                <w:t xml:space="preserve">hal-02751746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'ancrage territorial des groupes coopératifs agricoles français, mesures et influence.</w:t>
+                <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux 2ièmes journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
+              <w:t xml:space="preserve">Communication aux 2ièmes Journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388406v1</w:t>
+                <w:t xml:space="preserve">hal-00388392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are French agricultural cooperatives still major actors of territorial development?</w:t>
+                <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIEA2 Congress "The Role of Cooperatives in the European Agro-Food System" -28-30 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388457v1</w:t>
+                <w:t xml:space="preserve">hal-00388426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of pesticides reduction in grape growing farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are French agricultural cooperatives still major actors of territorial development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international DIME - 11-12-13 septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">AIEA2 Congress "The Role of Cooperatives in the European Agro-Food System" -28-30 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413427v1</w:t>
+                <w:t xml:space="preserve">hal-00388457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de l’ancrage des groupes d’entreprises. Une application aux groupes coopératifs agricoles français.</w:t>
+                <w:t xml:space="preserve">Les stratégies d'ancrage territorial des groupes coopératifs agricoles français, mesures et influence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">Communication aux 2ièmes journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197727v1</w:t>
+                <w:t xml:space="preserve">hal-00388406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale des groupes coopératifs agricoles français (17 pages)</w:t>
               </w:r>
@@ -6489,299 +6489,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
+                <w:t xml:space="preserve">La filière foie gras du Sud-Ouest. Un produit traditionnel à l’épreuve de la mondialisation des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toulouse, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753509v1</w:t>
+                <w:t xml:space="preserve">hal-02815960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
+                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754470v1</w:t>
+                <w:t xml:space="preserve">hal-02753509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière foie gras du Sud-Ouest. Un produit traditionnel à l’épreuve de la mondialisation des marchés</w:t>
+                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Toulouse, France. 15 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815960v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7556,531 +7556,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le produits traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
+                <w:t xml:space="preserve">Les produits alimentaires traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, 2008</w:t>
+              <w:t xml:space="preserve">, 19, Presses Universitaires du Mirail, 2008, Villes et Territoires, 978-2-8107-0000-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388673v1</w:t>
+                <w:t xml:space="preserve">hal-02816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits alimentaires traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
+                <w:t xml:space="preserve">Le produits traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leriche F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Presses Universitaires du Mirail, 2008, Villes et Territoires, 978-2-8107-0000-4</w:t>
+              <w:t xml:space="preserve">, PUF, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816235v1</w:t>
+                <w:t xml:space="preserve">hal-00388673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest</w:t>
+                <w:t xml:space="preserve">Les mutations à l'oeuvre dans les Mondes Ruraux et leurs impacts sur l'organisation de l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Guillaume R. </w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Torre A., Filippi M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. L'Harmattan, pp.291-318, 2005</w:t>
+              <w:t xml:space="preserve">Proximités et Changements socio-économiques dans les Mondes Ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, pp.1-36, 2005, Un point sur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388683v1</w:t>
+                <w:t xml:space="preserve">hal-00388679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Quebec et dans le Sud-Ouest français.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Géographies en Liberté</w:t>
+              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. L'Harmattan, pp.291-318, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833160v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganisation dans la coopération agricole. Proximités et solidarité territoriale</w:t>
+                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Un Point sur.. - INRA, 9782738011831</w:t>
+              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Quebec et dans le Sud-Ouest français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Géographies en Liberté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825190v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations à l'oeuvre dans les Mondes Ruraux et leurs impacts sur l'organisation de l'espace.</w:t>
+                <w:t xml:space="preserve">Réorganisation dans la coopération agricole. Proximités et solidarité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximités et Changements socio-économiques dans les Mondes Ruraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, pp.1-36, 2005, Un point sur</w:t>
+              <w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Un Point sur.. - INRA, 9782738011831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388679v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et relations interindividuelles</w:t>
               </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Iliopoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Theodorakopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Nizza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2026.104004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2019.0195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00131-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rando V&#228;rnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liis V&#245;lli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaie Laanev&#228;li-Vinokurov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2019.100093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ugaglia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r283-proximites-et-changements-socio-economiques-dans-les-mondes-ruraux.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Iliopoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Theodorakopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Nizza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2026.104004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2019.0195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00131-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rando V&#228;rnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liis V&#245;lli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaie Laanev&#228;li-Vinokurov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2019.100093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ugaglia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r283-proximites-et-changements-socio-economiques-dans-les-mondes-ruraux.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>