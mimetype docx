--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -544,547 +544,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meilleurs vœux pour une année plus coopérative et solidaire</w:t>
+                <w:t xml:space="preserve">L’ESS met le monde en effervescence !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 367 (1), pp.4-6. </w:t>
+              <w:t xml:space="preserve">, 2023, 369 (3), pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.367.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.369.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500473v1</w:t>
+                <w:t xml:space="preserve">hal-04500466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'immerger dans le Cycle de vie d'une coopérative : un numéro en l'honneur du professeur M. L. Cook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser l’ESS et s’engager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 369 (3), pp.25-30. </w:t>
+              <w:t xml:space="preserve">, 2023, 368 (2), pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.369.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.368.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500427v1</w:t>
+                <w:t xml:space="preserve">hal-04500469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les principes de l’action collective dans les coopératives agricoles : une solution française innovante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La convention d’identité coopérative : création de compromis sectoriels et territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael L. Cook</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.369.0088⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 | 1er semestre, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.22457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500425v1</w:t>
+                <w:t xml:space="preserve">hal-04435785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’ESS et s’engager</w:t>
+                <w:t xml:space="preserve">Meilleurs vœux pour une année plus coopérative et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 368 (2), pp.4-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 367 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.367.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.368.0008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500469v1</w:t>
+                <w:t xml:space="preserve">hal-04500473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convention d’identité coopérative : création de compromis sectoriels et territoriaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
+                <w:t xml:space="preserve">S'immerger dans le Cycle de vie d'une coopérative : un numéro en l'honneur du professeur M. L. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.22457⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 369 (3), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.369.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435785v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS met le monde en effervescence !</w:t>
+                <w:t xml:space="preserve">Repenser les principes de l’action collective dans les coopératives agricoles : une solution française innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Cook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 369 (3), pp.4-6. </w:t>
+              <w:t xml:space="preserve">, 2023, 369 (3), pp.84-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.369.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.369.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500466v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Temps des cerises</w:t>
               </w:r>
@@ -1155,356 +1155,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains? French wine coops'case</w:t>
+                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7, pp.145-169. </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.145-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435752v1</w:t>
+                <w:t xml:space="preserve">hal-03856250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESS, reconnaissance historique, au-delà des frontières</w:t>
+                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains? French wine coops'case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 365 (3), pp.4-7. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.145-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.365.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500487v1</w:t>
+                <w:t xml:space="preserve">hal-04435752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de la vente et du conseil en produits phytosanitaires. Quelles perspectives d’évolutions dans les modèles d’affaires de la distribution agricole ?</w:t>
+                <w:t xml:space="preserve">L’ESS, reconnaissance historique, au-delà des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Leroy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 365 (3), pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.365.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500446v1</w:t>
+                <w:t xml:space="preserve">hal-04500487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ISO 26000 enough to boost responsibity in food chains?</w:t>
+                <w:t xml:space="preserve">Séparation de la vente et du conseil en produits phytosanitaires. Quelles perspectives d’évolutions dans les modèles d’affaires de la distribution agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (1), pp.85-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856250v1</w:t>
+                <w:t xml:space="preserve">hal-04500446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie sociale et solidaire : la clé des possibles Thierry Jeantet, Notes de lecture</w:t>
               </w:r>
@@ -2259,356 +2259,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi fallait-il une loi Pacte, cinq ans après la loi ESS ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+                <w:t xml:space="preserve">Organizational design in Estonian agricultural cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rando Värnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bidet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liis Võlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaie Laaneväli-Vinokurov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Co-operative Organization and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.100093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcom.2019.100093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03127823v1</w:t>
+                <w:t xml:space="preserve">hal-04010102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’entreprise de l’ESS à l’aune de la RSE et de la loi Pacte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 353 (3), pp.124-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/recma.353.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational design in Estonian agricultural cooperatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rando Värnik</w:t>
+                <w:t xml:space="preserve">Pourquoi fallait-il une loi Pacte, cinq ans après la loi ESS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaie Laaneväli-Vinokurov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Co-operative Organization and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcom.2019.100093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010102v1</w:t>
+                <w:t xml:space="preserve">halshs-03127823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école de la proximité : naissance et évolution d'une communauté de connaissance</w:t>
               </w:r>
@@ -5129,204 +5129,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des pesticides en viticulture : les proximités comme outils de régulation des conflits environnementaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques des alliances capitalistiques des groupes coopératifs agricoles français : le poids de la proximité géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, CLERMONT-FERRAND, France</w:t>
+              <w:t xml:space="preserve">Le Temps des Débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Poitiers, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413424v1</w:t>
+                <w:t xml:space="preserve">hal-02824342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des alliances capitalistiques des groupes coopératifs agricoles français : le poids de la proximité géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des pesticides en viticulture : les proximités comme outils de régulation des conflits environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des Débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Poitiers, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824342v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de l’ancrage des groupes d’entreprises. Une application aux groupes coopératifs agricoles français.</w:t>
               </w:r>
@@ -5407,51 +5407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of pesticides reduction in grape growing farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,381 +5496,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles</w:t>
+                <w:t xml:space="preserve">Les enjeux des entreprises coopératives agricoles, la gouvernance coopérative face à l'internationalisation et la mondialisation des marchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
+              <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754964v1</w:t>
+                <w:t xml:space="preserve">hal-00388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux des entreprises coopératives agricoles, la gouvernance coopérative face à l'internationalisation et la mondialisation des marchés.</w:t>
+                <w:t xml:space="preserve">Les alliances stratégiques entre les entreprises coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Mauget</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Les coopératives agricoles, mutations et perspectives - 28-29 février</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388467v1</w:t>
+                <w:t xml:space="preserve">hal-02754964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations environnementales et proximités : de l'importance des acteurs du territoire pour l'adoption des innovations environnementale en viticulture. (15 pages)</w:t>
+                <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF - 25-26 et 27 août</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388444v1</w:t>
+                <w:t xml:space="preserve">hal-02751746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole</w:t>
+                <w:t xml:space="preserve">Innovations environnementales et proximités : de l'importance des acteurs du territoire pour l'adoption des innovations environnementale en viticulture. (15 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF - 25-26 et 27 août</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751746v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de contrôle et alliances dans la coopération agricole.</w:t>
               </w:r>
@@ -6014,217 +6014,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are French agricultural cooperatives still major actors of territorial development?</w:t>
+                <w:t xml:space="preserve">Les stratégies d'ancrage territorial des groupes coopératifs agricoles français, mesures et influence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIEA2 Congress "The Role of Cooperatives in the European Agro-Food System" -28-30 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Communication aux 2ièmes journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388457v1</w:t>
+                <w:t xml:space="preserve">hal-00388406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'ancrage territorial des groupes coopératifs agricoles français, mesures et influence.</w:t>
+                <w:t xml:space="preserve">Are French agricultural cooperatives still major actors of territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux 2ièmes journées de recherche en sciences sociales INRA-SFER-CIRAD - 11-12 décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">AIEA2 Congress "The Role of Cooperatives in the European Agro-Food System" -28-30 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388406v1</w:t>
+                <w:t xml:space="preserve">hal-00388457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale des groupes coopératifs agricoles français (17 pages)</w:t>
               </w:r>
@@ -6571,217 +6571,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
+                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Frey</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753509v1</w:t>
+                <w:t xml:space="preserve">hal-02754470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities, organizations and proximity: how do farmers adapt to the strategy of cooperatives?</w:t>
+                <w:t xml:space="preserve">Territorial anchoring and globalization. Lessons from the French agricultural co-operative groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Proximité [5. Proximity Congress]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754470v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7556,195 +7556,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits alimentaires traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
+                <w:t xml:space="preserve">Le produits traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leriche F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Presses Universitaires du Mirail, 2008, Villes et Territoires, 978-2-8107-0000-4</w:t>
+              <w:t xml:space="preserve">, PUF, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816235v1</w:t>
+                <w:t xml:space="preserve">hal-00388673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le produits traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
+                <w:t xml:space="preserve">Les produits alimentaires traditionnels à l'épreuve de la mondialisation des marchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, 2008</w:t>
+              <w:t xml:space="preserve">, 19, Presses Universitaires du Mirail, 2008, Villes et Territoires, 978-2-8107-0000-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388673v1</w:t>
+                <w:t xml:space="preserve">hal-02816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations à l'oeuvre dans les Mondes Ruraux et leurs impacts sur l'organisation de l'espace.</w:t>
               </w:r>
@@ -7810,195 +7810,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest</w:t>
+                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. L'Harmattan, pp.291-318, 2005</w:t>
+              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Quebec et dans le Sud-Ouest français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Géographies en Liberté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388683v1</w:t>
+                <w:t xml:space="preserve">hal-02833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Stratégies d'acteurs et ancrage territorial, l'exemple de l'IGP &amp;quot;Canard à Foie Gras du Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Quebec et dans le Sud-Ouest français.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Géographies en Liberté</w:t>
+              <w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. L'Harmattan, pp.291-318, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833160v1</w:t>
+                <w:t xml:space="preserve">hal-00388683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation dans la coopération agricole. Proximités et solidarité territoriale</w:t>
               </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Iliopoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Theodorakopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Nizza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2026.104004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2019.0195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00131-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rando V&#228;rnik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liis V&#245;lli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaie Laanev&#228;li-Vinokurov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2019.100093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ugaglia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r283-proximites-et-changements-socio-economiques-dans-les-mondes-ruraux.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Iliopoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Theodorakopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Nizza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2026.104004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952714v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.367.0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.369.0088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.366.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.364.0052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.361.0022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vassor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.362.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2019.0195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00131-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rando V&#228;rnik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liis V&#245;lli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaie Laanev&#228;li-Vinokurov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2019.100093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bidet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945816" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ugaglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r283-proximites-et-changements-socio-economiques-dans-les-mondes-ruraux.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Trasciani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Nicol&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-7666-2/fair-fashion/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27652" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vivensang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adroit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>