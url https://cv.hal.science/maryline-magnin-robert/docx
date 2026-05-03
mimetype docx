--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,736 +234,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Sugar Beet Byproducts into Oligogalacturonides with Protective Activity against Wheat Powdery Mildew</w:t>
+                <w:t xml:space="preserve">Co-occurrence networks reveal candidate AMF–microbe assemblages for generalist and crop-specific inocula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carton</w:t>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josip Šafran</w:t>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeetha Mohanaraj</w:t>
+                <w:t xml:space="preserve">Benoit Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roulard</w:t>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+                <w:t xml:space="preserve">Lobna Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (38), pp.24237-24250. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c05099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-026-01257-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266765v1</w:t>
+                <w:t xml:space="preserve">hal-05589684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">Valorization of Sugar Beet Byproducts into Oligogalacturonides with Protective Activity against Wheat Powdery Mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allario</w:t>
+                <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+                <w:t xml:space="preserve">Josip Šafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Sangeetha Mohanaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Romain Roulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (38), pp.24237-24250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c05099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+                <w:t xml:space="preserve">hal-05266765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Bio-Sourced Oligogalacturonides in Crop Protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30061392⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001310v1</w:t>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Biostimulant and Biocontrol Agents: A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potential of Bio-Sourced Oligogalacturonides in Crop Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Lounès-Hadj Sahraoui</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12071281⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30061392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04622186v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New plant immunity elicitors from a sugar beet byproduct protect wheat against Zymoseptoria tritici</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Biostimulant and Biocontrol Agents: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina-Maria Abuhaie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), 14p. / 90. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26800-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12071281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048754v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,4459 +1025,4605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">New plant immunity elicitors from a sugar beet byproduct protect wheat against Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Samara Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">Cristina-Maria Abuhaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), 14p. / 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26800-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979567v1</w:t>
+                <w:t xml:space="preserve">hal-04048754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon de Borba</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Velho</w:t>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses induced by ulvan in wheat against powdery mildew caused by Blumeria graminis f. sp. tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Velho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.012⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673184v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Rhamnolipids, Cyclic Lipopeptides and a Chito-Oligosaccharide Confer Protection against Wheat Powdery Mildew and Inhibit Conidia Germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+                <w:t xml:space="preserve">Defense responses induced by ulvan in wheat against powdery mildew caused by Blumeria graminis f. sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Claverie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+                <w:t xml:space="preserve">Pamela Dall’asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaveriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yazen Yaseen</w:t>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27196672⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806266v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Identification of Lipopeptide-Producing Bacillus velezensis Strains from Wheat Phyllosphere with Antifungal Activity against the Wheat Pathogen Zymoseptoria tritici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Rhamnolipids, Cyclic Lipopeptides and a Chito-Oligosaccharide Confer Protection against Wheat Powdery Mildew and Inhibit Conidia Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+                <w:t xml:space="preserve">Elodie Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">L. Chaveriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazen Yaseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010095⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511669v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Isolation and Identification of Lipopeptide-Producing Bacillus velezensis Strains from Wheat Phyllosphere with Antifungal Activity against the Wheat Pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Microbial Control of Crop Diseases: Limitations and Optimizations, 12 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharin Provides Protection and Activates Defense Mechanisms in Wheat Against the Hemibiotrophic Pathogen Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Halama</w:t>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-05-20-1106-RE⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04321564v1</w:t>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the C12 Carbon Chain in the Biological Activity of Rhamnolipids Conferring Protection in Wheat against Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">Saccharin Provides Protection and Activates Defense Mechanisms in Wheat Against the Hemibiotrophic Pathogen Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Samara Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010040⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (4), pp.780-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-05-20-1106-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183957v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+                <w:t xml:space="preserve">Importance of the C12 Carbon Chain in the Biological Activity of Rhamnolipids Conferring Protection in Wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline C. Velho</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sarah Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger Pipeleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Advances on Glycoconjugates – Chemistry and Chemical Biology, 26 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640842v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown alga Ascophyllum nodosum extract-based product, Dalgin Active®, triggers defense mechanisms and confers protection in both bread and durum wheat against Zymoseptoria tritici</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siah</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (5), pp.3387-3399. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-020-02200-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623978v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t>
+                <w:t xml:space="preserve">Brown alga Ascophyllum nodosum extract-based product, Dalgin Active®, triggers defense mechanisms and confers protection in both bread and durum wheat against Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+                <w:t xml:space="preserve">L. Somai-Jemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fontaine</w:t>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">P. Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.3387-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-020-02200-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979566v1</w:t>
+                <w:t xml:space="preserve">hal-03623978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided Phytoremediation to Clean Up Dioxins/Furans-Aged Contaminated Soil: correlation between microbial communities and pollutant dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacène Meglouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7110523⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949133v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New salicylic acid and pyroglutamic acid conjugated derivatives confer protection to bread wheat against Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina-Maria Abuhaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (4), pp.1780-1786. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial microbial status modulates mycorrhizal inoculation effect on rhizosphere microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Aided Phytoremediation to Clean Up Dioxins/Furans-Aged Contaminated Soil: correlation between microbial communities and pollutant dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00914-1⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7110523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942679v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal inoculum sources influence bacterial, archaeal, and fungal communities’ structures of historically dioxin/furan-contaminated soil but not the pollutant dissipation rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Initial microbial status modulates mycorrhizal inoculation effect on rhizosphere microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (7), pp.635-650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-018-0852-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.475-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948294v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of the wheat pathogen Zymoseptoria tritici using cyclic lipopeptides from Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (30), pp.29822-29833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar infection process and induced defense patterns during compatible interactions between Zymoseptoria tritici and both bread and durum wheat species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal inoculum sources influence bacterial, archaeal, and fungal communities’ structures of historically dioxin/furan-contaminated soil but not the pollutant dissipation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Halama</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-016-1043-2⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.635-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-018-0852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623270v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of fungal penetration, CWDE activities and defense-related genes with resistance of durum wheat cultivars to Zymoseptoria tritici</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similar infection process and induced defense patterns during compatible interactions between Zymoseptoria tritici and both bread and durum wheat species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Harbaoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lamia Somai-Jemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.787-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-016-1043-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623206v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defence mechanisms associated with mycorrhiza-induced resistance in wheat against powdery mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of fungal penetration, CWDE activities and defense-related genes with resistance of durum wheat cultivars to Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Somai-Jemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
+                <w:t xml:space="preserve">A Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">K Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP16206⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.117 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948116v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defence mechanisms associated with mycorrhiza-induced resistance in wheat against powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (4), pp.443-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP16206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622325v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Plant Metabolism and Accumulation of Fungal Metabolites in Response to Esca Proper and Apoplexy Expression in the Whole Grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clément</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-15-0207-R⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945213v1</w:t>
+                <w:t xml:space="preserve">hal-02622325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus supply, arbuscular mycorrhizal fungal species, and plant genotype impact on the protective efficacy of mycorrhizal inoculation against wheat powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (7), pp.685-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-016-0698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing Botryosphaeria Dieback Foliar Symptoms in a Simple Model System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Changes in Plant Metabolism and Accumulation of Fungal Metabolites in Response to Esca Proper and Apoplexy Expression in the Whole Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Nascimento</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+                <w:t xml:space="preserve">Anna Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Abou-Mansour</w:t>
+                <w:t xml:space="preserve">Cécile Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-10-15-1194-RE⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (6), pp.541-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-15-0207-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945235v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic metabolites from Neofusicoccum parvum, a pathogen of Botryosphaeria dieback of grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Reproducing Botryosphaeria Dieback Foliar Symptoms in a Simple Model System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Abou-Mansour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.012⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (6), pp.1071-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-10-15-1194-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945249v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of sphingolipid content affect tolerance to hemibiotrophic and necrotrophic pathogens by modulating plant defense responses in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phytotoxic metabolites from Neofusicoccum parvum, a pathogen of Botryosphaeria dieback of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Abou-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Débieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Ramírez-Suero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bénard-Gellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01126⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.207-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945277v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering as the Most Highly Sensitive Period of Grapevine (Vitis vinifera L. cv Mourvèdre) to the Botryosphaeria Dieback Agents Neofusicoccum parvum and Diplodia seriata Infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modifications of sphingolipid content affect tolerance to hemibiotrophic and necrotrophic pathogens by modulating plant defense responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+                <w:t xml:space="preserve">Doriane Le Bourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Cilindre</w:t>
+                <w:t xml:space="preserve">Jonathan Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms15069644⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.01126.2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624007v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Responses of Three Grapevine Cultivars to Botryosphaeria Dieback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Flowering as the Most Highly Sensitive Period of Grapevine (Vitis vinifera L. cv Mourvèdre) to the Botryosphaeria Dieback Agents Neofusicoccum parvum and Diplodia seriata Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cilindre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-14-0007-R⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.9644-9669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms15069644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624009v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic insights into changes in grapevine wood in response to esca proper and apoplexy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Differential Responses of Three Grapevine Cultivars to Botryosphaeria Dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilezitoko Alayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cilindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-12913⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (10), pp.1021-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-14-0007-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321688v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine trunk diseases: complex and still poorly understood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Proteomic insights into changes in grapevine wood in response to esca proper and apoplexy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larignon</w:t>
+                <w:t xml:space="preserve">Tchilabalo Dilezitoko Alayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chong</w:t>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (2), pp.243-265. </w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02674.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321716v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Changes in Green Stems of Vitis vinifera L. cv. Chardonnay in Response to Esca Proper and Apoplexy Revealed by Proteomic and Transcriptomic Analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grapevine trunk diseases: complex and still poorly understood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramírez-Suero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200892g⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02674.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624006v1</w:t>
+                <w:t xml:space="preserve">hal-04321716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential induction of grapevine resistance and defense reactions against Botrytis cinerea by bacterial mixtures in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Quantinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Trotel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioControl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58, pp.117 - 131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10526-012-9474-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf stripe form of esca induces alteration of photosynthesis and defence reactions in presymptomatic leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Physiological Changes in Green Stems of Vitis vinifera L. cv. Chardonnay in Response to Esca Proper and Apoplexy Revealed by Proteomic and Transcriptomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchilabalo Dilezitoko Alayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP11083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.461-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200892g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580091v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leaf stripe form of esca induces alteration of photosynthesis and defence reactions in presymptomatic leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Letousey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (11), pp.856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP11083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biological control of Botrytis cinerea by selected grapevine-associated bacteria and stimulation of chitinase and β-1,3 glucanase activities under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Trotel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quantinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Biagianti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 118 (1), pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-007-9111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5483,5071 +5633,5071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling how mycorrhizal inoculation shapes the wheat foliar transcriptome and enhances resistance to septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2026 (JJC) - 15e Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Phytopathologie (SFP), Jan 2026, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic-controlled production and characterization of bio-based oligogalacturonides for application in wheat protection against powdery mildew.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Šafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeetha Mohanaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th International Symposium on Crop Protection (ISCP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benny De Cauwer; Björn Vandekerkhove, May 2025, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grafted chitosans on the reduction of powdery mildew in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathie Craquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Bio-Based and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coimbra University, Jul 2024, Coimbra, Portugal. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chitosane : une molécule biosourcée d'intérêt pour la protection des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craquelin Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mycorhization protège le blé contre la septoriose : analyse transcriptomique de la résistance induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Francophones des Mycorhizes (JFM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPSIM IRAE; UMR Eco&amp;Sols; AGAP - Institut Cirad, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhiza-induced resistance in wheat leaves and protection against pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantBioProtect &amp; IOBC-IR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Reims Champagne-Ardennes; Bioeconomy For Change, Jun 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal inoculation modulates wheat leaf transcriptome and resistance to Septoria Tritici Blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Symposium of Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis promotes systemic modulation of genes in wheat leaves and confers resistance to Zymoseptoria tritici infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantBioProtect &amp; IOBC-IR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bioeconomy for change; Resistance Induite et Bio-protection des Plantes (RIBP); Université de Reims Champagne-Ardenne; INRAE; Universitat JAUME I, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expression are major responses of wheat during the early stages of powdery mildew infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of an arbuscular mycorrhizal fungus and a trehalose treatment to control powdery mildew in wheat</w:t>
+                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allario</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVI plant cell wall meeting : XVI PCWM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Molina (Centro de Biotecnologia y Genómica de Plantas (CBGP, UPM-INIA/CSIC); Hugo Mélida (Universidad de León), Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307185v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, characterization and behavior towards fungi and bacteria of clay-added α- and β-chitosan-based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Mourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES (EUROMAGH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combination of an arbuscular mycorrhizal fungus and a trehalose treatment to control powdery mildew in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI plant cell wall meeting : XVI PCWM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Molina (Centro de Biotecnologia y Genómica de Plantas (CBGP, UPM-INIA/CSIC); Hugo Mélida (Universidad de León), Jun 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453555v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCP 2023-74th International Symposium on Crops Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University, May 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonides (OG) production - new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bourgueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Plant Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités biologiques et relation structure-activité de nouveaux rhamnolipides bio-inspirés sur le pathosystème blé-Zymoseptoria tritici</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycorrhizal inoculation protected bread wheat against Septoria tritici blotch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cité des Sciences de l'Industrie, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Bioeconomy For Change, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053188v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal inoculation protected bread wheat against Septoria tritici blotch.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
+                <w:t xml:space="preserve">Conception, characterization of physicochemical properties and biological activity against fungi and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Bioeconomy For Change, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052963v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, characterization of physicochemical properties and biological activity against fungi and bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Activités biologiques et relation structure-activité de nouveaux rhamnolipides bio-inspirés sur le pathosystème blé-Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger Pipeleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cité des Sciences de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052952v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de marqueurs moléculaires spécifiques de l’induction de la résistance du blé contre l’oïdium et la septoriose en réponse à l’inoculation mychorizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEBIAIRE FORMAT, Jan 2022, CALAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) variés comme moyen de biocontrole de l’oïdium et de la septoriose du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouguerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs Condorcet 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champignon mycorhizien Funneliformis mosseae comme agent de biocontrôle de la septoriose du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonides (OG) production - new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bourgueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées du Réseau Français des Parois (RFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jean-Pierre Bourgin, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association d’une molécule bio-sourcée avec un champignon mycorhizien arbusculaire pour lutter contre l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEBINAIRE FORMAT, Jan 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage à haut-début et caractérisation du mode d’action de nouveaux produits de biocontrôle sur le pathosystème blé-Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Guenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME 2020, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cite des sciences et de l'industrie, Paris, France. pp.287-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizae for green and sustainable phytomanagement of aged contaminated soils: A feedback from laboratory to field scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Phytotechnology Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of arbuscular mycorrhizal inoculum sources on phytoremediation efficiency of a historically dioxin/furan contaminated soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’inoculation mycorhizienne module la structure des communautés microbiennes rhizosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Phytotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes (JFM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368407v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation mycorhizienne module la structure des communautés microbiennes rhizosphériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Les mycorhizes et le phytomanagement : effet sur le microbiote du sol et sur la dissipation dioxine/furane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes (JFM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052909v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycorhizes et le phytomanagement : effet sur le microbiote du sol et sur la dissipation dioxine/furane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Influence of arbuscular mycorrhizal inoculum sources on phytoremediation efficiency of a historically dioxin/furan contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">15th International Phytotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052978v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COMYCBAC : CO-inoculation d’un champignon MYChorizien à arbuscules (Funneliformis mosseae) avec une BACtérie bénéfique PGPR (Paraburkholderia phytofirmans PsJN) dans la protection du blé contre l’agent responsable de l’oïdium (Blumeria graminis f.sp. tritici).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2018 – SFR Condorcet FR-CNRS 3417</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champignons mycorhiziens comme agent de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Giang Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycorhizes et le phytomanagement des sols historiquement contaminés par les dioxines/furanes: effet sur le microbiote du sol et sur la dissipation de la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mychorizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de biostimulants et de stimulateurs de défense des plantes sur la protection du blé vis-à-vis de l’oïdium et de la septoriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Condorcet (J2C2 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined use of biostimulants and resistance inducers to improve wheat protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th International Symposium on crops protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant mycorrhization on the rhizospheric microbiome structure in a context of polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EFPP (European Foundation for Plant Pathology) &amp; 10th SFP (French Society for Plant Pathology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Phytopathological Society (SFP), May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in sphingolipid content differently affect plant tolerance to necrotrophic and biotrophic pathogens by modulating plant defense responses in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dhondt‐cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan E Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plant Lipids,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Goettingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires de l’effet de l’arsénite de sodium sur la physiologie de la vigne,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Songy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, COLMAR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de détoxication mis en place par Vitis vinifera contre les phytotoxines fongiques d’origine phénoliques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Trotel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Courteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, COLMAR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of sphingolipid content trigger tolerance to Botrytis cinerea by modulating plant defense responses in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dhondt‐cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markham Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European symposium on plant lipids,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10557,1069 +10707,1069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mycorhization protège le blé contre la septoriose: analyse transcriptomique de la résistance induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaeter Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucau-Danila Anca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Francophones des Mycorhizes (JFM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champignons mycorhiziens comme agents de biocontrôle de la septoriose du blé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales, Cité des Sciences et de l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-268, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de molécules prometteuses pour lutter contre l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales, Cité des Sciences et de l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-290, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction tripartite champignon mycorhizien – bactérie PGPR – blé tendre comme moyen de lutte alternative contre l’oïdium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Mazoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales, Cité des Sciences et de l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-278, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening and modes of action of new biocontrol compounds on the wheat-Zymoseptoria tritici pathosystem</w:t>
+                <w:t xml:space="preserve">Saccharin induces resistance in wheat against Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Samara Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ghent - Belgique, Belgium. </w:t>
+              <w:t xml:space="preserve">70th International Symposium on Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ghent, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), pp.53, 2018, ISSN 1379-1176</w:t>
+              <w:t xml:space="preserve">, 83 (2), pp.54, 2018, ISSN 1379-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054448v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharin induces resistance in wheat against Zymoseptoria tritici</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High-throughput screening and modes of action of new biocontrol compounds on the wheat-Zymoseptoria tritici pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ghent, Belgium. </w:t>
+              <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ghent - Belgique, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), pp.54, 2018, ISSN 1379-1176</w:t>
+              <w:t xml:space="preserve">, 83 (2), pp.53, 2018, ISSN 1379-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391924v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulvans are effective in controlling powdery mildew in bread wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (2), 49, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotection of the wheat against Zymoseptoria tritici by using algal polysaccharides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (2), pp.50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11629,5224 +11779,5233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan derivatives for wheat protection against pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathie Craquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE - 8th International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of wheat against Zymoseptoria tritici by mycorrhizal inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCP 2023 – 74th International Symposium on Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligogalacturonide (OG): new prospects for plant disease biocontrol and plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Safran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb21 – The 21st European carbohydrate symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan reduces stomatal penetration and pathogen cell-wall degrading enzymes production, and induces defense mechanisms in both bread and durum wheats infected by Zymoseptoria tritici.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Somai-Jemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantBioRes 2023. ICPP Satellite Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La combinaison d’un SDP biosourcé et d’un champignon mycorhizien à arbuscules comme moyen de lutte alternative contre l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction des défenses et de la résistance systémique du blé contre la septoriose par inoculation mycorhizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health.</w:t>
+                <w:t xml:space="preserve">Mise en évidence de marqueurs moléculaires spécifiques de l'induction de la résistance du blé contre l'oïdium en réponse à la mycorhization par Funneliformis mosseae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carton</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mathieu Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
+              <w:t xml:space="preserve">6ème Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056059v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de marqueurs moléculaires spécifiques de l'induction de la résistance du blé contre l'oïdium en réponse à la mycorhization par Funneliformis mosseae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oligogalacturonide (OG) production – new prospects for plant disease biocontrol and plant health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourgueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055248v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of specific molecular markers for the induction of powdery mildew resistance in wheat in response to mycorrhization by Funneliformis mosseae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Bacillus velezensis strains from wheat phyllosphere with antifungal activity against Zymoseptoria tritici and characterization of bacterial metabolites produced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more sustainable agriculture: biocontrol of wheat powdery mildew using an association of an arbuscular mycorrhizal fungus and a bacteria?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) comme moyen de biocontrôle des maladies des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bourgueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361614v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’oligogalacturonides (OGs) comme moyen de biocontrôle des maladies des plantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards a more sustainable agriculture: biocontrol of wheat powdery mildew using an association of an arbuscular mycorrhizal fungus and a bacteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Mazoyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants 2022 du pôle MTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech 1st International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361635v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining an arbuscular mycorrhizal fungus and a bacteria, to protect wheat against powdery mildew ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Mazoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine algale pour le biocontrôle de l’oïdium du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Cité des Sciences et de l’Industrie, Paris, France. pp.281-282, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de deux stimulateurs de défense des plantes (SDP) conférant une protection contre l’oïdium sur l’expression de gènes marqueurs des défenses du blé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as a new biocontrol agents against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SFR Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055584v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of wheat against Zymoseptoria tritici using new rhamnolipids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lequart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet FR-CNRS 3417</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055273v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction tripartite champignon mycorhizien – bactérie PGPR – blé tendre comme moyen de lutte alternative contre l’oïdium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Mazoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SFR Condorcet FR-CNRS 3417</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème édition des Journées SFR Condorcet FR-CNRS 3417 (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14102.40004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effets de deux stimulateurs de défense des plantes (SDP) conférant une protection contre l’oïdium sur l’expression de gènes marqueurs des défenses du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet FR-CNRS 3417</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées SFR Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055271v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as a new biocontrol agents against Zymoseptoria tritici</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Protection of wheat against Zymoseptoria tritici using new rhamnolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055151v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of new molecules as biocontrol agents against wheat powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inoculation mycorhizienne comme moyen de lutte contre la septoriose du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SFR Condorcet FR-CNRS 3417</w:t>
+              <w:t xml:space="preserve">8ème édition des Journées SFR Condorcet (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tripartite interaction arbuscular mycorrhizal fungus – plant growth promoting rhizobacteria – bread wheat- as biocontrol tool to manage powdery mildew ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’inoculation mycorhizienne comme moyen de lutte contre la septoriose du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Workshop « Transition écologique », SFR Condorcet FR-CNRS 3417, UniLaSalle, Beauvais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055243v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The tripartite interaction arbuscular mycorrhizal fungus – plant growth promoting rhizobacteria – bread wheat- as biocontrol tool to manage powdery mildew ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Mazoyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055272v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation mycorhizienne comme moyen de lutte contre la septoriose du blé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Transition écologique », SFR Condorcet FR-CNRS 3417, UniLaSalle, Beauvais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055591v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of microbial biocontrol agents for manage two wheat diseases : Septoria Triciti Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of resistance inducers of algal origin for biocontrol of powdery mildew on bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Symposium Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of new molecules used to protect the wheat against powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investing the mode of action of resistance inducers during protection of wheat against powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection du blé tendre contre l’oïdium grâce à une co-inoculation avec un champignon mycorhizien et une bactérie PGPR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium (COMYCBAC)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055263v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage à haut-débit et caractérisation du mode d’action de nouveaux produits de biocontrôle sur le pathosystème blé Zymoseptoria tritici.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Bioprotection of wheat against Zymoseptoria tritici using algal polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées Condorcet 2018 – SFR Condorcet FR-CNRS 3417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055257v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium (COMYCBAC)?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+                <w:t xml:space="preserve">Criblage à haut-débit et caractérisation du mode d’action de nouveaux produits de biocontrôle sur le pathosystème blé Zymoseptoria tritici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055261v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection of wheat against Zymoseptoria tritici using algal polysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Protection du blé tendre contre l’oïdium grâce à une co-inoculation avec un champignon mycorhizien et une bactérie PGPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet 2018 – SFR Condorcet FR-CNRS 3417</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055266v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double inoculation du blé avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champignons mycorhiziens comme outil de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Giang Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055254v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055269v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biostimulation du blé : méthodes d’application pour la mise en évidence de l’efficacité de nouvelles molécules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ulvan-induced defense responses against powdery mildew in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées Condorcet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055258v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulvan-induced defense responses against powdery mildew in wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biostimulation du blé : méthodes d’application pour la mise en évidence de l’efficacité de nouvelles molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055267v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phytoremédiation assistée par les champignons mycorhiziens à arbuscules pour dépolluer des sols historiquement pollués par les dioxines/furanes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SFR Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress on the use of Biostimulants in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Florence, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown stripe in Botryosphaeria dieback: differential responses of three grapevine cultivars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T D Alayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cilindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B C Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9TH IWGTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, ADELAIDE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16856,574 +17015,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Use of Beneficial Bacteria and Arbuscular Mycorrhizal Fungi for the Biocontrol of Plant Cryptogamic Diseases: Evidence, Methodology, and Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiotic Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Springer International Publishing, pp.429-468, 2021, Soil Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51916-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Agents Inducing Plant Resistance Against Pests and Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Mérillon; Céline Riviere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Springer International Publishing, pp.121-159, 2018, Sustainable Development and Biodiversity (SDEB,volume 19), 978-3-319-67043-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67045-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Potential Bioprotectants Against Aerial Phytopathogens and Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu, Qiang-Sheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbuscular Mycorrhizas and Stress Tolerance of Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.195-223, 2017, 978-981-10-4114-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-4115-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'actions neurotoxiques des dérivés soufrés et de certaines huiles essentielles et risques liés à leur utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Koffivi Kétoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philogène, Bernard J. R.; Regnault-Roger, Catherine; Vincent, Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopesticides d'origine végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec and Doc: Lavoisier, pp.219-230, 2008, 9782743010812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17570,51 +17729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pottiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derbecourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip &#352;afran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mohanaraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c05099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delaeter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12071281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Mejri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Maria Abuhaie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26800-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Raouani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaveriat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03511669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-20-1106-RE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Guenic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Pipeleers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Somai-Jemmali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02200-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9370" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9241-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Somai-Jemmali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1043-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Somai-Jemmali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harbaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fergaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2017.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-15-0207-R" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nascimento" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Abou-Mansour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-10-15-1194-RE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc D&#233;bieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ram&#237;rez-Suero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;nard-Gellon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Le Bourse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Markham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dorey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01126" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15069644" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-14-0007-R" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-12913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertsch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ram&#237;rez-Suero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02674.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200892g" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624848v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnin-Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quantinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couderchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aziz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trotel-Aziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9474-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43AF1D3B0D8718251813ACF5E7F4015CFF403795/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Trotel-Aziz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quantinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9111-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PPM9KZ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Craquelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craquelin Mathie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mourak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjaji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Randoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bourgueba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053188v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouguerba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Domon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Raouani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustapha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368403v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03145295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dhondt&#8208;cordelier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Markham" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170699v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Vallet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Songy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertsche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guise" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03145684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markham Je" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaeter Mathieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucau-Danila Anca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randoux B&#233;atrice" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055592v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055594v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128687v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307192v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgueba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361614v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055584v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055590v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054659v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055585v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055272v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055591v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055153v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055149v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055263v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054466v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055264v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055254v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054457v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055269v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055267v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368409v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124147v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spagnolo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Alayi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilindre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624001v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67045-4_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714298v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huignard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koffivi K&#233;toh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pottiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derbecourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delaeter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tisserant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Abdellatif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-026-01257-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip &#352;afran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Mohanaraj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c05099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12071281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Mejri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Maria Abuhaie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26800-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Raouani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaveriat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196672" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03511669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-20-1106-RE" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Guenic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Pipeleers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Somai-Jemmali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02200-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9241-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Somai-Jemmali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1043-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Somai-Jemmali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harbaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fergaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2017.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJ2QC42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joyeux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-15-0207-R" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nascimento" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Abou-Mansour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-10-15-1194-RE" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc D&#233;bieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ram&#237;rez-Suero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;nard-Gellon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Le Bourse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Markham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dorey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15069644" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-14-0007-R" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-12913" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ram&#237;rez-Suero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02674.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnin-Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quantinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couderchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aziz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trotel-Aziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9474-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43AF1D3B0D8718251813ACF5E7F4015CFF403795/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200892g" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11083" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Trotel-Aziz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quantinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9111-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PPM9KZ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041000v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Craquelin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craquelin Mathie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625615v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mourak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjaji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Randoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bourgueba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouguerba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Domon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052978v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052990v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Raouani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052986v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustapha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03145295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dhondt&#8208;cordelier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Markham" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Vallet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Songy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertsche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz A" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guise" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03145684v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markham Je" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaeter Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucau-Danila Anca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055592v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055599v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391924v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307267v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128687v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453582v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307192v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055642v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgueba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055250v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055631v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055151v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055590v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14102.40004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055591v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055153v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055149v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055245v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055263v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054466v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055264v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054457v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055254v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055267v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spagnolo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Alayi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilindre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624001v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67045-4_6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714298v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koffivi K&#233;toh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>