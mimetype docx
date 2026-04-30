--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryline Pioz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maryline PIOZ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryline-pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0331-4403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAI-3325-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of viral prevalence in landscape‐scale pollinator networks across Europe: honey bee viral density, niche overlap with this reservoir host and network architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.99. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-025-01219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1127, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1128, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of honeybee colony daily activity and bee loss rates can highlight the risk posed by a pesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 886, pp.163928. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 863, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood thermoregulation effectiveness is positively linked to the amount of brood but not to the number of bees in honeybee colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 3 (2023), article e42, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1106, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of the Pesticides Imidacloprid, Difenoconazole and Glyphosate Alone and in Binary and Ternary Mixtures to Winter Honey Bees: Effects on Survival and Antioxidative Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, pp.595-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of the interaction between Nosema ceranae and sequential and overlapping exposure to glyphosate and difenoconazole in the honey bee Apis mellifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.112258. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for Novel Epidemiology: Plant–Pollinator–Pathogen Networks and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Paxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 14 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODA -Informatiser et Organiser les Données Abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laperruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.165-177. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1ygt-vw39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Treat or Not to Treat Bees? Handy VarLoad: A Predictive Model for Varroa destructor Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.678. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10060678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the prediction of swarming in honeybee colonies using vibrational spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael-Thomas Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bencsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ian Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66115-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of an insecticide, a fungicide and a herbicide induce high toxicities and systemic physiological disturbances in winter Apis mellifera honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.111013. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1068, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven changes in viral loads in the honey bee &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity and variations in the velocity of bluetongue virus spread in six European epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Allepuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion raisonnée du parasitisme des herbivores à l'horizon 2020-2025 (Numéro spécial), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of an air curtain as an anti-insect barrier: the honey bee as a model insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.2707-2715. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémiologie appliquée à la &amp;lt;strong&amp;gt;santé de l'abeille domestique&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go: honeybee drifting behaviour as a function of parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0475-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colony adaptive response to simulated heat waves and consequences at the individual level in honeybees (Apis mellifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-03944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress response in honeybees is associated with changes in task-related physiology and energetic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du terrain : comment évaluer l’effet des pesticides en situation d’exposition multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137718503581494E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the availability of pollen resources affect honey bee health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0162818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating methods to quantify spatial variation in the velocity of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Gryspeirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (5), pp.409-418. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue dynamics in french wildlife: Exploring the driving Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.E12 - E24. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic and immune modulation of flight activity in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.3416-3424. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.105783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès reproducteur des chamois et infections bactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'Information - Réseau Herbivore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; is associated with reduced reproductive success in female alpine chamois &amp;lt;em&amp;gt;(Rupicapra rupicapra&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (10), pp.1111-1120. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/Z08-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against Salmonella is associated with reduced reproductive success in female alpine chamois (&amp;lt;i&amp;gt;rupicapra rupicapra&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases and reproductive success in a wild mammal: example in the alpine chamois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.691-704. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-007-0942-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of a pestivirus infection in a population of Pyrenean chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence du parasitisme sur la dynamique des populations hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre SAGIR (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maladies bactériennes peuvent-elles influencer le succès reproducteur des femelles de chamois (Rupicapra rupicapra) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.118-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard et dynamique de la population : l’exemple de la population d’isards de la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu 1995-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'une épidémie de pestivirus sur la démographie d'un ongulé de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaéa Siegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GEEFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ordino, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bee protective pesticide mitigation measures efficient ? The case of night-time pesticide application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimie Berger Dauxère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et la gestion agricole intensive modifient la structure et la robustesse des réseaux de pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollinisateurs dans les paysages bourguignons : le projet VOODOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives et pollinisateurs - POLLINECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type & floral resources modify plant pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Entomological Society Annual Conference (Ento23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cornwall, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique du syndicat d’apiculture du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange. VOODOO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”. ECCB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l'ADAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAPI, Dec 2022, Lambesc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance qualitative et quantitative de la ressource hydrique pour les productions apicoles et la dynamique des colonies d'abeilles mellifères : le programme BeeO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès du comité d’experts apicole rattaché au Conseil national d’orientation de la politique sanitaire animale et végétale (CNOPSAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau : une ressource à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les Jeudis de PrADE : Tension sur les ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Etude épidémiologique BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’UMT PrADE d’Avignon – Protection des abeilles dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ADA Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Albi (81), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX IUSSI International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (OMAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Anses Santé des abeilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Projet BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier retour sur la phase pilote de l’OMAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours de transhumance au printemps : quelle influence sur la production de miels d’acacia et de châtaignier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guinemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rumanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Denervaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ADA AURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclos Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de renouvellement de la reine sur la santé des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie des antiparasitaires : impact sur les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres VetAgro Sup/GTV Rhône-Alpes/praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du miel de tournesol : quelle est l’influence de la structure de la colonie, de Varroa et des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Insectes Pollinisateurs en Grandes Cultures. CNRS de Chizé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good, the bad and the ugly - dissecting &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; survivability to &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des résidus de pesticide dans l’alimentation de l’abeille : contamination des cires et performance des colonies sur la miellée de tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Séminaire du Réseau d’Ecotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème congrès de la Fédération Nationale des Organisations Sanitaires Apicoles Départementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitaires et biocides : un facteur de risque pour l’abeille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SNGTV : Utilisation raisonnée des antiparasitaires à l’horizon 2020-2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated heat waved on honeybees (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des résidus de pesticides « Focus sur la miellée de tournesol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'Association pour le Développement de l'Apiculture en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du changement climatique sur l'hivernage des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Decugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de dérive chez des abeilles saines et malades, capturé par compteur optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on deformed wing virus (DWV) titers in adult honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COLOSS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prevention of honey bee colony losses., Sep 2014, murcia, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des épizooties de fièvre catarrhale ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of parasitism and immune challenge on flight activity and survival in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides et virus transmis : compréhension de la dynamique des populations de vecteurs et des mécanismes de circulation de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soledad Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front de l’infection par le virus BTV-8 en 2007 – 2008. Dynamique spatio-temporelle de l’épizootie (résultats intermédiaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nusinovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme de recherche de la DGAL sur la fièvre catarrhale ovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de distributions sérologiques sans seuil de positivité: persistance des maladies abortives chez le chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pestivirus de l’isard (Rupicapra pyrenaica) dans la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu : état actuel des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Roquetes, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bacteriae affect reproduction of chamois (Rupicapra rupicapra) in the Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive infections decrease survival in Pyrenean chamois (Rupicapra pyrenaïca pyrenaïca)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aosta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut sanitaire des ongulés sauvages de montagne – relation avec le statut sanitaire des ongulés domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de présentation des actions de recherche. Parc Naturel Régional du massif des Bauges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard (Rupicapra pyrenaica) et relation avec la dynamique de la population dans la RNCFS d’Orlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Cortinada, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de trois maladies abortives sur le succès reproducteur individuel des femelles chamois dans la RNCFS des Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Evolène, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive diseases persist in populations of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three abortive infections on the fecundity of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;) in the alpine massif of Les Bauges (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; natural adaptations to control the global parasite &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gröningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of Bluetongue epizootic wave in France during the 2006-2008 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Infectious Disease Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey shows that bacterial infection may affect reproductive success of chamois (Rupicapra rupicapra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cairns, Australia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des visites du dispositif de surveillance des « Autres troubles » entre 2017 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan : analyse des déclarations de troubles de santé à l’OMAA et des visites du dispositif de surveillance des « Autres troubles » en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l'Observatoire des Mortalités et des Affaiblissements de l'Abeille mellifère (2017-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infections bactériennes affectent le succès reproducteur des femelles de chamois (Rupicapra rupicapra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du parasitisme sur la dynamique des populations d’hôtes : exemples d’agents abortifs dans des populations de chamois (Rupicapra rupicapra) et d’isards (Rupicapra pyrenaïca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université de Lyon (COMUE), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryline Pioz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maryline PIOZ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryline-pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0331-4403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAI-3325-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in the honey bee colony (Apis mellifera): monitoring under high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.104987. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2026.104987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of viral prevalence in landscape‐scale pollinator networks across Europe: honey bee viral density, niche overlap with this reservoir host and network architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-025-01219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1127, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1128, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of honeybee colony daily activity and bee loss rates can highlight the risk posed by a pesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 886, pp.163928. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 863, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood thermoregulation effectiveness is positively linked to the amount of brood but not to the number of bees in honeybee colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 3 (2023), article e42, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1106, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, pp.595-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of the Pesticides Imidacloprid, Difenoconazole and Glyphosate Alone and in Binary and Ternary Mixtures to Winter Honey Bees: Effects on Survival and Antioxidative Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of the interaction between Nosema ceranae and sequential and overlapping exposure to glyphosate and difenoconazole in the honey bee Apis mellifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.112258. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for Novel Epidemiology: Plant–Pollinator–Pathogen Networks and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Paxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 14 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODA -Informatiser et Organiser les Données Abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laperruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.165-177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1ygt-vw39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Treat or Not to Treat Bees? Handy VarLoad: A Predictive Model for Varroa destructor Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.678. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10060678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the prediction of swarming in honeybee colonies using vibrational spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael-Thomas Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bencsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ian Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66115-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of an insecticide, a fungicide and a herbicide induce high toxicities and systemic physiological disturbances in winter Apis mellifera honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.111013. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1068, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven changes in viral loads in the honey bee &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity and variations in the velocity of bluetongue virus spread in six European epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Allepuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion raisonnée du parasitisme des herbivores à l'horizon 2020-2025 (Numéro spécial), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of an air curtain as an anti-insect barrier: the honey bee as a model insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.2707-2715. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémiologie appliquée à la &amp;lt;strong&amp;gt;santé de l'abeille domestique&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colony adaptive response to simulated heat waves and consequences at the individual level in honeybees (Apis mellifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-03944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go: honeybee drifting behaviour as a function of parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0475-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress response in honeybees is associated with changes in task-related physiology and energetic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du terrain : comment évaluer l’effet des pesticides en situation d’exposition multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137718503581494E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the availability of pollen resources affect honey bee health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0162818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating methods to quantify spatial variation in the velocity of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Gryspeirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (5), pp.409-418. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue dynamics in french wildlife: Exploring the driving Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.E12 - E24. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic and immune modulation of flight activity in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.3416-3424. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.105783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès reproducteur des chamois et infections bactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'Information - Réseau Herbivore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; is associated with reduced reproductive success in female alpine chamois &amp;lt;em&amp;gt;(Rupicapra rupicapra&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (10), pp.1111-1120. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/Z08-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against Salmonella is associated with reduced reproductive success in female alpine chamois (&amp;lt;i&amp;gt;rupicapra rupicapra&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases and reproductive success in a wild mammal: example in the alpine chamois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.691-704. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-007-0942-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of a pestivirus infection in a population of Pyrenean chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence du parasitisme sur la dynamique des populations hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre SAGIR (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maladies bactériennes peuvent-elles influencer le succès reproducteur des femelles de chamois (Rupicapra rupicapra) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.118-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard et dynamique de la population : l’exemple de la population d’isards de la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu 1995-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'une épidémie de pestivirus sur la démographie d'un ongulé de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaéa Siegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GEEFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ordino, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bee protective pesticide mitigation measures efficient ? The case of night-time pesticide application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimie Berger Dauxère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et la gestion agricole intensive modifient la structure et la robustesse des réseaux de pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollinisateurs dans les paysages bourguignons : le projet VOODOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives et pollinisateurs - POLLINECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique du syndicat d’apiculture du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type & floral resources modify plant pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Entomological Society Annual Conference (Ento23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cornwall, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange. VOODOO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”. ECCB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l'ADAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAPI, Dec 2022, Lambesc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance qualitative et quantitative de la ressource hydrique pour les productions apicoles et la dynamique des colonies d'abeilles mellifères : le programme BeeO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès du comité d’experts apicole rattaché au Conseil national d’orientation de la politique sanitaire animale et végétale (CNOPSAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau : une ressource à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les Jeudis de PrADE : Tension sur les ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’UMT PrADE d’Avignon – Protection des abeilles dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ADA Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Albi (81), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX IUSSI International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Etude épidémiologique BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (OMAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Anses Santé des abeilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Projet BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier retour sur la phase pilote de l’OMAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours de transhumance au printemps : quelle influence sur la production de miels d’acacia et de châtaignier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guinemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rumanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Denervaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ADA AURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclos Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de renouvellement de la reine sur la santé des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie des antiparasitaires : impact sur les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres VetAgro Sup/GTV Rhône-Alpes/praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du miel de tournesol : quelle est l’influence de la structure de la colonie, de Varroa et des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Insectes Pollinisateurs en Grandes Cultures. CNRS de Chizé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good, the bad and the ugly - dissecting &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; survivability to &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des résidus de pesticide dans l’alimentation de l’abeille : contamination des cires et performance des colonies sur la miellée de tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Séminaire du Réseau d’Ecotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitaires et biocides : un facteur de risque pour l’abeille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SNGTV : Utilisation raisonnée des antiparasitaires à l’horizon 2020-2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème congrès de la Fédération Nationale des Organisations Sanitaires Apicoles Départementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated heat waved on honeybees (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des résidus de pesticides « Focus sur la miellée de tournesol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'Association pour le Développement de l'Apiculture en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du changement climatique sur l'hivernage des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Decugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de dérive chez des abeilles saines et malades, capturé par compteur optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on deformed wing virus (DWV) titers in adult honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COLOSS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prevention of honey bee colony losses., Sep 2014, murcia, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des épizooties de fièvre catarrhale ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of parasitism and immune challenge on flight activity and survival in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides et virus transmis : compréhension de la dynamique des populations de vecteurs et des mécanismes de circulation de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soledad Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de distributions sérologiques sans seuil de positivité: persistance des maladies abortives chez le chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front de l’infection par le virus BTV-8 en 2007 – 2008. Dynamique spatio-temporelle de l’épizootie (résultats intermédiaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nusinovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme de recherche de la DGAL sur la fièvre catarrhale ovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pestivirus de l’isard (Rupicapra pyrenaica) dans la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu : état actuel des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Roquetes, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bacteriae affect reproduction of chamois (Rupicapra rupicapra) in the Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive infections decrease survival in Pyrenean chamois (Rupicapra pyrenaïca pyrenaïca)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aosta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut sanitaire des ongulés sauvages de montagne – relation avec le statut sanitaire des ongulés domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de présentation des actions de recherche. Parc Naturel Régional du massif des Bauges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard (Rupicapra pyrenaica) et relation avec la dynamique de la population dans la RNCFS d’Orlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Cortinada, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three abortive infections on the fecundity of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;) in the alpine massif of Les Bauges (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive diseases persist in populations of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de trois maladies abortives sur le succès reproducteur individuel des femelles chamois dans la RNCFS des Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Evolène, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; natural adaptations to control the global parasite &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gröningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of Bluetongue epizootic wave in France during the 2006-2008 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Infectious Disease Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey shows that bacterial infection may affect reproductive success of chamois (Rupicapra rupicapra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cairns, Australia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des visites du dispositif de surveillance des « Autres troubles » entre 2017 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan : analyse des déclarations de troubles de santé à l’OMAA et des visites du dispositif de surveillance des « Autres troubles » en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l'Observatoire des Mortalités et des Affaiblissements de l'Abeille mellifère (2017-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infections bactériennes affectent le succès reproducteur des femelles de chamois (Rupicapra rupicapra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du parasitisme sur la dynamique des populations d’hôtes : exemples d’agents abortifs dans des populations de chamois (Rupicapra rupicapra) et d’isards (Rupicapra pyrenaïca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université de Lyon (COMUE), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5CD5F3C"/>
+    <w:nsid w:val="B90F8004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-pioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0331-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-3325-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05462054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bassit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cyrille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belliard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g de Kersauson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delmar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lantuejoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#252;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.270" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barthelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gajda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Paxton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dangleant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ricard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1ygt-vw39" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060678" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Thomas Ramsey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bencsik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Newton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66115-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.12.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Conte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Allepuz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrickx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Franco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wendling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0475-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03944-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Devaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR6VXHL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137718503581494E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Gryspeirt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMX72CZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saulnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.105783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jullien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z08-089" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jullien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0942-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CD37FZ7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2006.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNV837X0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676683v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Berger Daux&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajnalka Szentgy&#246;rgyi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Abrecht" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Meziani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sourdeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597738v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guinemer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rumanio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Denervaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734280v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786831v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beaurepaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512070v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Artois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831594v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831596v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hars" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785019v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831561v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Giraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644709v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04418200v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824642v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-pioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0331-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-3325-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2026.104987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05462054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bassit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cyrille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g de Kersauson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lantuejoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#252;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barthelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gajda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Paxton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dangleant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1ygt-vw39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Thomas Ramsey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bencsik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Newton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66115-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.12.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Allepuz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrickx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Franco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wendling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03944-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0475-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Devaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR6VXHL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137718503581494E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162818" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Gryspeirt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMX72CZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saulnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.105783" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jullien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z08-089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jullien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0942-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CD37FZ7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2006.09.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNV837X0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654221v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Berger Daux&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajnalka Szentgy&#246;rgyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Abrecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Meziani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sourdeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236228v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guinemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rumanio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Denervaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795906v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818951v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Artois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831594v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hars" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785019v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Giraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644709v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04418200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>