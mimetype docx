--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryline Pioz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maryline PIOZ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryline-pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0331-4403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAI-3325-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in the honey bee colony (Apis mellifera): monitoring under high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.104987. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2026.104987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of viral prevalence in landscape‐scale pollinator networks across Europe: honey bee viral density, niche overlap with this reservoir host and network architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-025-01219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1127, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1128, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of honeybee colony daily activity and bee loss rates can highlight the risk posed by a pesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 886, pp.163928. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 863, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood thermoregulation effectiveness is positively linked to the amount of brood but not to the number of bees in honeybee colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 3 (2023), article e42, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1106, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, pp.595-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of the Pesticides Imidacloprid, Difenoconazole and Glyphosate Alone and in Binary and Ternary Mixtures to Winter Honey Bees: Effects on Survival and Antioxidative Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of the interaction between Nosema ceranae and sequential and overlapping exposure to glyphosate and difenoconazole in the honey bee Apis mellifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.112258. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for Novel Epidemiology: Plant–Pollinator–Pathogen Networks and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Paxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 14 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODA -Informatiser et Organiser les Données Abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laperruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.165-177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1ygt-vw39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Treat or Not to Treat Bees? Handy VarLoad: A Predictive Model for Varroa destructor Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.678. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10060678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the prediction of swarming in honeybee colonies using vibrational spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael-Thomas Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bencsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ian Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66115-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of an insecticide, a fungicide and a herbicide induce high toxicities and systemic physiological disturbances in winter Apis mellifera honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.111013. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1068, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven changes in viral loads in the honey bee &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity and variations in the velocity of bluetongue virus spread in six European epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Allepuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion raisonnée du parasitisme des herbivores à l'horizon 2020-2025 (Numéro spécial), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of an air curtain as an anti-insect barrier: the honey bee as a model insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.2707-2715. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémiologie appliquée à la &amp;lt;strong&amp;gt;santé de l'abeille domestique&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colony adaptive response to simulated heat waves and consequences at the individual level in honeybees (Apis mellifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-03944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go: honeybee drifting behaviour as a function of parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0475-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress response in honeybees is associated with changes in task-related physiology and energetic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du terrain : comment évaluer l’effet des pesticides en situation d’exposition multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137718503581494E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the availability of pollen resources affect honey bee health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0162818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating methods to quantify spatial variation in the velocity of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Gryspeirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (5), pp.409-418. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue dynamics in french wildlife: Exploring the driving Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.E12 - E24. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic and immune modulation of flight activity in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.3416-3424. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.105783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès reproducteur des chamois et infections bactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'Information - Réseau Herbivore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; is associated with reduced reproductive success in female alpine chamois &amp;lt;em&amp;gt;(Rupicapra rupicapra&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (10), pp.1111-1120. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/Z08-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against Salmonella is associated with reduced reproductive success in female alpine chamois (&amp;lt;i&amp;gt;rupicapra rupicapra&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases and reproductive success in a wild mammal: example in the alpine chamois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.691-704. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-007-0942-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of a pestivirus infection in a population of Pyrenean chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence du parasitisme sur la dynamique des populations hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre SAGIR (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maladies bactériennes peuvent-elles influencer le succès reproducteur des femelles de chamois (Rupicapra rupicapra) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.118-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard et dynamique de la population : l’exemple de la population d’isards de la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu 1995-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'une épidémie de pestivirus sur la démographie d'un ongulé de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaéa Siegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GEEFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ordino, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bee protective pesticide mitigation measures efficient ? The case of night-time pesticide application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimie Berger Dauxère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et la gestion agricole intensive modifient la structure et la robustesse des réseaux de pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollinisateurs dans les paysages bourguignons : le projet VOODOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives et pollinisateurs - POLLINECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique du syndicat d’apiculture du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type & floral resources modify plant pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Entomological Society Annual Conference (Ento23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cornwall, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange. VOODOO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”. ECCB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l'ADAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAPI, Dec 2022, Lambesc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance qualitative et quantitative de la ressource hydrique pour les productions apicoles et la dynamique des colonies d'abeilles mellifères : le programme BeeO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès du comité d’experts apicole rattaché au Conseil national d’orientation de la politique sanitaire animale et végétale (CNOPSAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau : une ressource à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les Jeudis de PrADE : Tension sur les ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’UMT PrADE d’Avignon – Protection des abeilles dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ADA Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Albi (81), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX IUSSI International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Etude épidémiologique BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (OMAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Anses Santé des abeilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Projet BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier retour sur la phase pilote de l’OMAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours de transhumance au printemps : quelle influence sur la production de miels d’acacia et de châtaignier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guinemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rumanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Denervaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ADA AURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclos Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de renouvellement de la reine sur la santé des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie des antiparasitaires : impact sur les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres VetAgro Sup/GTV Rhône-Alpes/praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du miel de tournesol : quelle est l’influence de la structure de la colonie, de Varroa et des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Insectes Pollinisateurs en Grandes Cultures. CNRS de Chizé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good, the bad and the ugly - dissecting &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; survivability to &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des résidus de pesticide dans l’alimentation de l’abeille : contamination des cires et performance des colonies sur la miellée de tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Séminaire du Réseau d’Ecotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitaires et biocides : un facteur de risque pour l’abeille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SNGTV : Utilisation raisonnée des antiparasitaires à l’horizon 2020-2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème congrès de la Fédération Nationale des Organisations Sanitaires Apicoles Départementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated heat waved on honeybees (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des résidus de pesticides « Focus sur la miellée de tournesol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'Association pour le Développement de l'Apiculture en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du changement climatique sur l'hivernage des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Decugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de dérive chez des abeilles saines et malades, capturé par compteur optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on deformed wing virus (DWV) titers in adult honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COLOSS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prevention of honey bee colony losses., Sep 2014, murcia, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des épizooties de fièvre catarrhale ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of parasitism and immune challenge on flight activity and survival in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides et virus transmis : compréhension de la dynamique des populations de vecteurs et des mécanismes de circulation de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soledad Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de distributions sérologiques sans seuil de positivité: persistance des maladies abortives chez le chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front de l’infection par le virus BTV-8 en 2007 – 2008. Dynamique spatio-temporelle de l’épizootie (résultats intermédiaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nusinovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme de recherche de la DGAL sur la fièvre catarrhale ovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pestivirus de l’isard (Rupicapra pyrenaica) dans la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu : état actuel des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Roquetes, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bacteriae affect reproduction of chamois (Rupicapra rupicapra) in the Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive infections decrease survival in Pyrenean chamois (Rupicapra pyrenaïca pyrenaïca)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aosta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut sanitaire des ongulés sauvages de montagne – relation avec le statut sanitaire des ongulés domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de présentation des actions de recherche. Parc Naturel Régional du massif des Bauges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard (Rupicapra pyrenaica) et relation avec la dynamique de la population dans la RNCFS d’Orlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Cortinada, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three abortive infections on the fecundity of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;) in the alpine massif of Les Bauges (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive diseases persist in populations of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de trois maladies abortives sur le succès reproducteur individuel des femelles chamois dans la RNCFS des Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Evolène, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; natural adaptations to control the global parasite &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gröningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of Bluetongue epizootic wave in France during the 2006-2008 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Infectious Disease Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey shows that bacterial infection may affect reproductive success of chamois (Rupicapra rupicapra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cairns, Australia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des visites du dispositif de surveillance des « Autres troubles » entre 2017 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan : analyse des déclarations de troubles de santé à l’OMAA et des visites du dispositif de surveillance des « Autres troubles » en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l'Observatoire des Mortalités et des Affaiblissements de l'Abeille mellifère (2017-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infections bactériennes affectent le succès reproducteur des femelles de chamois (Rupicapra rupicapra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du parasitisme sur la dynamique des populations d’hôtes : exemples d’agents abortifs dans des populations de chamois (Rupicapra rupicapra) et d’isards (Rupicapra pyrenaïca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université de Lyon (COMUE), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maryline Pioz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maryline PIOZ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maryline-pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0331-4403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAI-3325-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in the honey bee colony (Apis mellifera): monitoring under high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.104987. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2026.104987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of viral prevalence in landscape‐scale pollinator networks across Europe: honey bee viral density, niche overlap with this reservoir host and network architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weather and colony size on water collection in honey bee, Apis mellifera, colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.123271. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of honey bee (Apis mellifera) water preferences: do bees really like dirty water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Domalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-025-01219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1128, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé de l’Abeille mellifère (2022-2023) Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1127, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of honeybee colony daily activity and bee loss rates can highlight the risk posed by a pesticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 886, pp.163928. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2017-2021) et perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannaïg de Kersauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 863, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood thermoregulation effectiveness is positively linked to the amount of brood but not to the number of bees in honeybee colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 3 (2023), article e42, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1106, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des mortalités et des affaiblissements de l’abeille mellifère (OMAA) : un système de surveillance innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, pp.595-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of the Pesticides Imidacloprid, Difenoconazole and Glyphosate Alone and in Binary and Ternary Mixtures to Winter Honey Bees: Effects on Survival and Antioxidative Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Treat or Not to Treat Bees? Handy VarLoad: A Predictive Model for Varroa destructor Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.678. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10060678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of the interaction between Nosema ceranae and sequential and overlapping exposure to glyphosate and difenoconazole in the honey bee Apis mellifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.112258. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for Novel Epidemiology: Plant–Pollinator–Pathogen Networks and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Paxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 14 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODA -Informatiser et Organiser les Données Abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laperruque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.165-177. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1ygt-vw39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the prediction of swarming in honeybee colonies using vibrational spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael-Thomas Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bencsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ian Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66115-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of an insecticide, a fungicide and a herbicide induce high toxicities and systemic physiological disturbances in winter Apis mellifera honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiana Antonia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.111013. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1068, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven changes in viral loads in the honey bee &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of an air curtain as an anti-insect barrier: the honey bee as a model insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.2707-2715. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity and variations in the velocity of bluetongue virus spread in six European epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Allepuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestion raisonnée du parasitisme des herbivores à l'horizon 2020-2025 (Numéro spécial), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colony adaptive response to simulated heat waves and consequences at the individual level in honeybees (Apis mellifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-03944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go: honeybee drifting behaviour as a function of parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.286-297. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0475-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémiologie appliquée à la &amp;lt;strong&amp;gt;santé de l'abeille domestique&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress response in honeybees is associated with changes in task-related physiology and energetic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité du terrain : comment évaluer l’effet des pesticides en situation d’exposition multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dangleant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137718503581494E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the availability of pollen resources affect honey bee health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0162818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating methods to quantify spatial variation in the velocity of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tisseuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Gryspeirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (5), pp.409-418. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluetongue dynamics in french wildlife: Exploring the driving Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.E12 - E24. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic and immune modulation of flight activity in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.3416-3424. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.105783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès reproducteur des chamois et infections bactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'Information - Réseau Herbivore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; is associated with reduced reproductive success in female alpine chamois &amp;lt;em&amp;gt;(Rupicapra rupicapra&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (10), pp.1111-1120. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/Z08-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies against Salmonella is associated with reduced reproductive success in female alpine chamois (&amp;lt;i&amp;gt;rupicapra rupicapra&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases and reproductive success in a wild mammal: example in the alpine chamois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.691-704. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-007-0942-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of a pestivirus infection in a population of Pyrenean chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquence du parasitisme sur la dynamique des populations hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre SAGIR (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maladies bactériennes peuvent-elles influencer le succès reproducteur des femelles de chamois (Rupicapra rupicapra) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.118-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard et dynamique de la population : l’exemple de la population d’isards de la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu 1995-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’Information sur la Pathologie des Animaux Sauvages en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'une épidémie de pestivirus sur la démographie d'un ongulé de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaéa Siegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GEEFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ordino, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bee protective pesticide mitigation measures efficient ? The case of night-time pesticide application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimie Berger Dauxère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et la gestion agricole intensive modifient la structure et la robustesse des réseaux de pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollinisateurs dans les paysages bourguignons : le projet VOODOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives et pollinisateurs - POLLINECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique du syndicat d’apiculture du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type & floral resources modify plant pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Abrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Entomological Society Annual Conference (Ento23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cornwall, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance qualitative et quantitative de la ressource hydrique pour les productions apicoles et la dynamique des colonies d'abeilles mellifères : le programme BeeO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution auprès du comité d’experts apicole rattaché au Conseil national d’orientation de la politique sanitaire animale et végétale (CNOPSAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape type and floral resources modify plant-pollinator network structure and stability: implications for pathogen exchange. VOODOO Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Szentgyörgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”. ECCB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de l’abeille et approvisionnement en eau des ruchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l'ADAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAPI, Dec 2022, Lambesc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier retour sur la phase pilote de l’OMAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau : une ressource à ne pas négliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Les Jeudis de PrADE : Tension sur les ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’UMT PrADE d’Avignon – Protection des abeilles dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ADA Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Albi (81), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking daily flight activity and bee losses at the colony level to better assess the risk posed by pesticide exposure to honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX IUSSI International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Etude épidémiologique BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Vétérinaires Apicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (OMAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Anses Santé des abeilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets non intentionnels des produits biocides et antiparasitaires utilisés en élevage sur la santé des colonies d’abeilles. Projet BAPESA – Présentation des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Beri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de renouvellement de la reine sur la santé des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours de transhumance au printemps : quelle influence sur la production de miels d’acacia et de châtaignier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guinemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rumanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Denervaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ADA AURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclos Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good, the bad and the ugly - dissecting &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; survivability to &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des antiparasitaires et des biocides : un facteur de risque pour les insectes en général et pour l’abeille mellifère en particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie des antiparasitaires : impact sur les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres VetAgro Sup/GTV Rhône-Alpes/praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du miel de tournesol : quelle est l’influence de la structure de la colonie, de Varroa et des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Insectes Pollinisateurs en Grandes Cultures. CNRS de Chizé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitaires et biocides : un facteur de risque pour l’abeille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SNGTV : Utilisation raisonnée des antiparasitaires à l’horizon 2020-2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème congrès de la Fédération Nationale des Organisations Sanitaires Apicoles Départementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observatoire des résidus de pesticide dans l’alimentation de l’abeille : contamination des cires et performance des colonies sur la miellée de tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Séminaire du Réseau d’Ecotoxicologie Terrestre et Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of simulated heat waved on honeybees (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des résidus de pesticides « Focus sur la miellée de tournesol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'Association pour le Développement de l'Apiculture en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du changement climatique sur l'hivernage des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Decugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de dérive chez des abeilles saines et malades, capturé par compteur optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on deformed wing virus (DWV) titers in adult honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COLOSS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prevention of honey bee colony losses., Sep 2014, murcia, Spain. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de progression du front des épizooties de fièvre catarrhale ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of parasitism and immune challenge on flight activity and survival in honey bees tracked with optical counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides et virus transmis : compréhension de la dynamique des populations de vecteurs et des mécanismes de circulation de la fièvre catarrhale ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleydell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soledad Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front d’infection de la fièvre catarrhale ovine en France en 2007-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de distributions sérologiques sans seuil de positivité: persistance des maladies abortives chez le chamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de diffusion du front de l’infection par le virus BTV-8 en 2007 – 2008. Dynamique spatio-temporelle de l’épizootie (résultats intermédiaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nusinovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme de recherche de la DGAL sur la fièvre catarrhale ovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pestivirus de l’isard (Rupicapra pyrenaica) dans la Réserve Nationale de Chasse et de Faune Sauvage d’Orlu : état actuel des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Roquetes, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive infections decrease survival in Pyrenean chamois (Rupicapra pyrenaïca pyrenaïca)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aosta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bacteriae affect reproduction of chamois (Rupicapra rupicapra) in the Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut sanitaire des ongulés sauvages de montagne – relation avec le statut sanitaire des ongulés domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de présentation des actions de recherche. Parc Naturel Régional du massif des Bauges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du Pestivirus de l’isard (Rupicapra pyrenaica) et relation avec la dynamique de la population dans la RNCFS d’Orlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La Cortinada, Andorre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three abortive infections on the fecundity of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;) in the alpine massif of Les Bauges (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do abortive diseases persist in populations of chamois (&amp;lt;em&amp;gt;Rupicapra rupicapra&amp;lt;/em&amp;gt;)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th conference of the European Wildlife Diseases Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de trois maladies abortives sur le succès reproducteur individuel des femelles chamois dans la RNCFS des Bauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe d’Etudes sur l’Ecopathologie de la Faune Sauvage de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Evolène, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt; natural adaptations to control the global parasite &amp;lt;em&amp;gt;Varroa destructor&amp;lt;/em&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society of Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gröningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural adaptations of honeybees against the varroa mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed of Bluetongue epizootic wave in France during the 2006-2008 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Infectious Disease Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey shows that bacterial infection may affect reproductive success of chamois (Rupicapra rupicapra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Wildlife Disease Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cairns, Australia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des visites du dispositif de surveillance des « Autres troubles » entre 2017 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan : analyse des déclarations de troubles de santé à l’OMAA et des visites du dispositif de surveillance des « Autres troubles » en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l’Observatoire des Mortalités et des Affaiblissements de l’Abeille mellifère (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déclarations de troubles de santé à l'Observatoire des Mortalités et des Affaiblissements de l'Abeille mellifère (2017-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plateforme d'Epidémiosurveillance en Santé Animale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infections bactériennes affectent le succès reproducteur des femelles de chamois (Rupicapra rupicapra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du parasitisme sur la dynamique des populations d’hôtes : exemples d’agents abortifs dans des populations de chamois (Rupicapra rupicapra) et d’isards (Rupicapra pyrenaïca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université de Lyon (COMUE), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B90F8004"/>
+    <w:nsid w:val="54CB1890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-pioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0331-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-3325-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2026.104987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05462054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bassit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cyrille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g de Kersauson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lantuejoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#252;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barthelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gajda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Paxton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dangleant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1ygt-vw39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Thomas Ramsey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bencsik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Newton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66115-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.12.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Allepuz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrickx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Franco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wendling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03944-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0475-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Devaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR6VXHL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137718503581494E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162818" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Gryspeirt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMX72CZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saulnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.105783" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jullien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z08-089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jullien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0942-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CD37FZ7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2006.09.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNV837X0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654221v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Berger Daux&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajnalka Szentgy&#246;rgyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Abrecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Meziani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sourdeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236228v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guinemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rumanio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Denervaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beaurepaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795906v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818951v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Artois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831594v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hars" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785019v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Giraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644709v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04418200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-pioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0331-4403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-3325-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2026.104987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05462054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bassit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cyrille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Domalain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01219-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manna&#239;g de Kersauson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delmar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lantuejoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#252;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barthelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060678" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gajda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neumann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Paxton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dangleant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1ygt-vw39" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Thomas Ramsey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bencsik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Newton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66115-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.12.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Conte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Allepuz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03944-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0475-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrickx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wendling" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Devaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.11.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR6VXHL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137718503581494E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162818" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Gryspeirt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMX72CZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saulnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.105783" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jullien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z08-089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jullien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0942-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CD37FZ7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2006.09.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNV837X0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654221v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Berger Daux&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajnalka Szentgy&#246;rgyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Abrecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972868v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sourdeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Meziani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787748v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guinemer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rumanio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Denervaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beaurepaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734280v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786722v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795906v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818924v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818951v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Artois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831594v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hars" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785019v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806824v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831561v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Giraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04418200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>