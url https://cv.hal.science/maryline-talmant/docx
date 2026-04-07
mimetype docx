--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1473,291 +1473,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing heterogeneity of cortical bone with ultrasound axial transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of guided mode wavenumbers in soft tissue–bone mimicking phantoms using ultrasonic axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Longo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhongqing Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (10), pp.3025 - 3037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/10/3025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586161v1</w:t>
+                <w:t xml:space="preserve">hal-01394324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of guided mode wavenumbers in soft tissue–bone mimicking phantoms using ultrasonic axial transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing heterogeneity of cortical bone with ultrasound axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangang Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongqing Su</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (10), pp.3025 - 3037. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/10/3025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394324v1</w:t>
+                <w:t xml:space="preserve">hal-01586161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of attenuation on guided mode wavenumber measurement in axial transmission on bone mimicking plates</w:t>
               </w:r>
@@ -4997,247 +4997,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Acoustoelastic Testing for non invasive characterization of micro-inhomogeneous solids and detection of microdamage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549207v1</w:t>
+                <w:t xml:space="preserve">hal-00714201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Acoustoelastic Testing for non invasive characterization of micro-inhomogeneous solids and detection of microdamage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714201v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t>
               </w:r>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Ba Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,269 +5437,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
+                <w:t xml:space="preserve">Identification of the probabilistic model for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Uncertainty in Structural Dynamics, USD2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2010, Leuven, Belgium. pp.1-7</w:t>
+              <w:t xml:space="preserve">ECCOMAS Conference on Computational Mechanics, Solids, Structures and Coupled Problems in Engineering (ECCM-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692871v1</w:t>
+                <w:t xml:space="preserve">hal-00699747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the probabilistic model for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+                <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Conference on Computational Mechanics, Solids, Structures and Coupled Problems in Engineering (ECCM-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Third International Conference on Uncertainty in Structural Dynamics, USD2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2010, Leuven, Belgium. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699747v1</w:t>
+                <w:t xml:space="preserve">hal-00692871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
               </w:r>
@@ -5804,515 +5804,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713205v1</w:t>
+                <w:t xml:space="preserve">hal-00699020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378703v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Foiret</w:t>
+                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
+              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699020v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699007v1</w:t>
+                <w:t xml:space="preserve">hal-03378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
               </w:r>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8023,176 +8023,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Haïat</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
+              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698795v1</w:t>
+                <w:t xml:space="preserve">hal-01649489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
+                <w:t xml:space="preserve">Towards a multi modal approach using a unique axial transmission 1 MHz device for cortical bone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
@@ -8206,332 +8202,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715772v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi modal approach using a unique axial transmission 1 MHz device for cortical bone characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
+              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654819v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
+                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649489v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a singular value decomposition-based wave extraction algorithm to cortical bone characterization: correlation to bone parameters</w:t>
               </w:r>
@@ -8632,277 +8632,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t>
+                <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Raum</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698799v1</w:t>
+                <w:t xml:space="preserve">hal-00698791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
+                <w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698791v1</w:t>
+                <w:t xml:space="preserve">hal-00698799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t>
               </w:r>
@@ -9003,390 +9003,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
+                <w:t xml:space="preserve">Wavefront Extraction Algorithm for axial transmission: application to bone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.464</w:t>
+              <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715743v1</w:t>
+                <w:t xml:space="preserve">hal-01655101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront Extraction Algorithm for axial transmission: application to bone characterization</w:t>
+                <w:t xml:space="preserve">Development of a multi-dimensional SVD based technique for multi-receivers ultrasound used in the bone status characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multi-channel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655101v1</w:t>
+                <w:t xml:space="preserve">hal-01649437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-dimensional SVD based technique for multi-receivers ultrasound used in the bone status characterization</w:t>
+                <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multi-channel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Waltham, United States</w:t>
+              <w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649437v1</w:t>
+                <w:t xml:space="preserve">hal-00715743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a wave front determination algorithm for cortical bone characterization with an axial transmission device: in vivo application</w:t>
               </w:r>
@@ -9704,51 +9704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="726D569D"/>
+    <w:nsid w:val="95D65985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +9935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-talmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2039-3935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033256365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4438-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04660033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexanderian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yousefian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karbalaeisadegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekele-Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb92c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foiret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4832335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4884766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2549" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/10/3025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3443578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3377085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2759165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/3/017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8S0FX4FS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VST0PBT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;ila Akrout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/JBMR.040513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Batard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1214E2A236BEE81A7592CF565C70D3D82F278685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Madigosky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uberall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B481A2DE537B67880C912103BEE77A45FA6B2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delimoge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Johnson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549207v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-talmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2039-3935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033256365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4438-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04660033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexanderian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yousefian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karbalaeisadegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekele-Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb92c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foiret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4832335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4884766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/10/3025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3443578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3377085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2759165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/3/017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8S0FX4FS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VST0PBT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;ila Akrout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/JBMR.040513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Batard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1214E2A236BEE81A7592CF565C70D3D82F278685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Madigosky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uberall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B481A2DE537B67880C912103BEE77A45FA6B2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delimoge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Johnson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>