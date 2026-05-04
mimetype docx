--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -561,793 +561,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of guided modes in a plate using a bidirectional approach</w:t>
+                <w:t xml:space="preserve">Combined estimation of thickness and velocities using ultrasound guided waves: a pioneering study on in vitro cortical bone samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Foiret</w:t>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (1), pp.EL15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (9), pp.1478 - 1488 </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4832335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394313v1</w:t>
+                <w:t xml:space="preserve">hal-01301190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Measuring the wavenumber of guided modes in waveguides with linearly varying thickness [J. Acoust. Soc. Am. 135(5), 2614–2624 (2014)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Measuring the wavenumber of guided modes in waveguides with linearly varying thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.945. </w:t>
+              <w:t xml:space="preserve">, 2014, 135 (5), pp.2614-2624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4884766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4869691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394320v1</w:t>
+                <w:t xml:space="preserve">hal-01394317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the wavenumber of guided modes in waveguides with linearly varying thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate measurement of guided modes in a plate using a bidirectional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (5), pp.2614-2624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4869691⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.EL15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4832335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394317v1</w:t>
+                <w:t xml:space="preserve">hal-01394313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capacitive micromachined ultrasonic transducer probe for assessment of cortical bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ngo</w:t>
+                <w:t xml:space="preserve">Erratum: Measuring the wavenumber of guided modes in waveguides with linearly varying thickness [J. Acoust. Soc. Am. 135(5), 2614–2624 (2014)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2959⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4884766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302015v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive assessment of human ribs mechanical properties using quantitative ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A capacitive micromachined ultrasonic transducer probe for assessment of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+                <w:t xml:space="preserve">Mathieu Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.01.052⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.710-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417512v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined estimation of thickness and velocities using ultrasound guided waves: a pioneering study on in vitro cortical bone samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Foiret</w:t>
+                <w:t xml:space="preserve">Non-destructive assessment of human ribs mechanical properties using quantitative ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaa Ellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chappard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (9), pp.1478 - 1488 </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.1548-1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301190v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency cMUT Technology: Application to Measurement of Brain Movement and Assessment of Bone Quality</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,51 +1492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of guided mode wavenumbers in soft tissue–bone mimicking phantoms using ultrasonic axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneity of cortical bone with ultrasound axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,77 +1756,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of attenuation on guided mode wavenumber measurement in axial transmission on bone mimicking plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (6), pp.3574 - 3574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,295 +1854,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear acoustic resonances to probe a threaded interface</w:t>
+                <w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renaud</w:t>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Haupert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laugier</w:t>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3443578⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (4), pp.2622-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397225v1</w:t>
+                <w:t xml:space="preserve">hal-00684320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear acoustic resonances to probe a threaded interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talmant</w:t>
+                <w:t xml:space="preserve">Jacques Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Sylvain Haupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 127 (4), pp.2622-2634. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (12), pp.124901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3443578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684320v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided wave phase velocity measurement using multi-emitter and multi-receiver arrays in the axial transmission configuration</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (5), pp.2913 - 2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2226,645 +2226,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684450v1</w:t>
+                <w:t xml:space="preserve">hal-00711923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (11), pp.2463-2470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711923v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711913v1</w:t>
+                <w:t xml:space="preserve">hal-00718881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718881v1</w:t>
+                <w:t xml:space="preserve">hal-00711913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of porosity on effective diagonal stiffness coefficients (cii) and elastic anisotropy of cortical bone at 1MHz: A finite-difference time domain study</w:t>
               </w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.1810 - 1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leguerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3094,319 +3094,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des ultrasons dans l'exploration du tissu osseux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress towards in vitro quantitative imaging of human femur using compound quantitative ultrasonic tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Padilla</w:t>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peyrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Saied</w:t>
+                <w:t xml:space="preserve">Edgard Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innov Tech Biol Med - RBM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.07.002⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (11), pp.2633-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/11/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443309v1</w:t>
+                <w:t xml:space="preserve">hal-00109663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards in vitro quantitative imaging of human femur using compound quantitative ultrasonic tomography.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edgard Ouedraogo</w:t>
+                <w:t xml:space="preserve">Apport des ultrasons dans l'exploration du tissu osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Gindre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Talmant</w:t>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (11), pp.2633-49. </w:t>
+              <w:t xml:space="preserve">Innov Tech Biol Med - RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5-6), pp.299-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/11/013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109663v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone microstructure and elastic tissue properties are reflected in QUS axial transmission measurements</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (9), pp.1225-1235</w:t>
@@ -3511,256 +3511,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulations of ultrasonic axial transmission velocity measurement on cortical bone models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An in vitro study of the ultrasonic axial transmission technique at the radius: 1-MHz velocity measurements are sensitive to both mineralization and intracortical porosity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lëila Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (9), pp.1548-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1359/JBMR.040513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109676v1</w:t>
+                <w:t xml:space="preserve">hal-00109675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro study of the ultrasonic axial transmission technique at the radius: 1-MHz velocity measurements are sensitive to both mineralization and intracortical porosity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional simulations of ultrasonic axial transmission velocity measurement on cortical bone models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (5 Pt 1), pp.2314-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1359/JBMR.040513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00109675v1</w:t>
+                <w:t xml:space="preserve">hal-00109676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE NOUVELLE CLASSIFICATION DES RÉSONANCES ACOUSTIQUES DU CYLINDRE ET DES TUBES ÉLASTIQUES. APPLICATION À LA RÉSOLUTION DU PROBLÈME INVERSE</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-687-C1-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Madigosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Uberall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4142,342 +4142,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone properties determination from guided wave velocities: an in vitro test case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Foiret</w:t>
+                <w:t xml:space="preserve">Subject-specific bone mechanical properties: is there an alternative to X-rays modalities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Delimoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Virtual Physiological Human 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811134v1</w:t>
+                <w:t xml:space="preserve">hal-00841073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-specific bone mechanical properties: is there an alternative to X-rays modalities?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Delimoge</w:t>
+                <w:t xml:space="preserve">Bone properties determination from guided wave velocities: an in vitro test case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Physiological Human 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841073v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the probabilistic model for a non-homogeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th MIT Conference on Computational Fluid and Solid Mechanics, Advances in Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cambridge, Massachusetts, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4502,103 +4502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of human cortical bones with uncertain mechanical properties: Modelling and identification with experimental measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computational Stochastic Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rhodos, Greece. pp.P022, Pages: 206-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4632,103 +4632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a probabilistic model for a non-homegeneous cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh U. S. National Congress on Computational Mechanics (USNCCM XI 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Minneapolis, Minnesota, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,622 +4747,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Ba Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168073v1</w:t>
+                <w:t xml:space="preserve">hal-00549196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Nonlinear Resonance Ultrasound Spectroscopy to probe a threaded interaction</w:t>
+                <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rivière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryline Talmant</w:t>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549210v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 10e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714201v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Acoustoelastic Testing for non invasive characterization of micro-inhomogeneous solids and detection of microdamage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Nonlinear Resonance Ultrasound Spectroscopy to probe a threaded interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549207v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'absorption viscoelastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
+                <w:t xml:space="preserve">Dynamic Acoustoelastic Testing for non invasive characterization of micro-inhomogeneous solids and detection of microdamage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549196v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-emitter and multi-receiver probe for long cortical bone assessment</w:t>
               </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,103 +5443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the probabilistic model for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Conference on Computational Mechanics, Solids, Structures and Coupled Problems in Engineering (ECCM-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5564,103 +5564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Uncertainty in Structural Dynamics, USD2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2010, Leuven, Belgium. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5679,3062 +5679,3062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652676v1</w:t>
+                <w:t xml:space="preserve">hal-00692159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Foiret</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
+              <w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713205v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378703v1</w:t>
+                <w:t xml:space="preserve">hal-00713205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699002v1</w:t>
+                <w:t xml:space="preserve">hal-03378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649650v1</w:t>
+                <w:t xml:space="preserve">hal-00699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691747v1</w:t>
+                <w:t xml:space="preserve">hal-01649650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
+              <w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692825v1</w:t>
+                <w:t xml:space="preserve">hal-00691747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Soize</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692159v1</w:t>
+                <w:t xml:space="preserve">hal-00692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691714v1</w:t>
+                <w:t xml:space="preserve">hal-00698999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Soize</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t>
+              <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686143v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pékin, China</w:t>
+              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653456v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713146v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698998v1</w:t>
+                <w:t xml:space="preserve">hal-00686143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698988v1</w:t>
+                <w:t xml:space="preserve">hal-01653456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Soize</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699001v1</w:t>
+                <w:t xml:space="preserve">hal-00713146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698999v1</w:t>
+                <w:t xml:space="preserve">hal-00698998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laugier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Italy</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713178v1</w:t>
+                <w:t xml:space="preserve">hal-00698988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a singular value decomposition-based wave extraction algorithm to cortical bone characterization: correlation to bone parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649489v1</w:t>
+                <w:t xml:space="preserve">hal-01654703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi modal approach using a unique axial transmission 1 MHz device for cortical bone characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
+              <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654819v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Towards a multi modal approach using a unique axial transmission 1 MHz device for cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698795v1</w:t>
+                <w:t xml:space="preserve">hal-01654819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naili</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715772v1</w:t>
+                <w:t xml:space="preserve">hal-00698795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a singular value decomposition-based wave extraction algorithm to cortical bone characterization: correlation to bone parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654703v1</w:t>
+                <w:t xml:space="preserve">hal-00715772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
@@ -8763,103 +8763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
@@ -8882,230 +8882,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a wave front determination algorithm for cortical bone characterization with an axial transmission device: in vivo application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t>
+              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715751v1</w:t>
+                <w:t xml:space="preserve">hal-01655092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront Extraction Algorithm for axial transmission: application to bone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Talmant</w:t>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,103 +9130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-dimensional SVD based technique for multi-receivers ultrasound used in the bone status characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multi-channel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9245,351 +9245,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.464</w:t>
+              <w:t xml:space="preserve">4th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, U.S. Outlying Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715743v1</w:t>
+                <w:t xml:space="preserve">hal-00715751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a wave front determination algorithm for cortical bone characterization with an axial transmission device: in vivo application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">5thWorld Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655092v1</w:t>
+                <w:t xml:space="preserve">hal-00715743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVD-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,51 +9704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95D65985"/>
+    <w:nsid w:val="03B507BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +9935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-talmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2039-3935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033256365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4438-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04660033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexanderian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yousefian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karbalaeisadegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekele-Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb92c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foiret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4832335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4884766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/10/3025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3443578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3377085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2759165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/3/017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8S0FX4FS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VST0PBT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;ila Akrout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/JBMR.040513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Batard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1214E2A236BEE81A7592CF565C70D3D82F278685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Madigosky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uberall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B481A2DE537B67880C912103BEE77A45FA6B2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delimoge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Johnson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-talmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2039-3935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033256365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4438-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04660033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexanderian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yousefian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karbalaeisadegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekele-Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb92c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foiret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4832335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4884766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/10/3025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3443578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3377085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2759165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/3/017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8S0FX4FS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.07.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VST0PBT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;ila Akrout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/JBMR.040513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Batard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1214E2A236BEE81A7592CF565C70D3D82F278685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Madigosky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uberall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B481A2DE537B67880C912103BEE77A45FA6B2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delimoge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>