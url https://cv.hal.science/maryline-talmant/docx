--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -561,793 +561,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined estimation of thickness and velocities using ultrasound guided waves: a pioneering study on in vitro cortical bone samples</w:t>
+                <w:t xml:space="preserve">Measuring the wavenumber of guided modes in waveguides with linearly varying thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josquin Foiret</w:t>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3062⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (5), pp.2614-2624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4869691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301190v1</w:t>
+                <w:t xml:space="preserve">hal-01394317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the wavenumber of guided modes in waveguides with linearly varying thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate measurement of guided modes in a plate using a bidirectional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (5), pp.2614-2624. </w:t>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.EL15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4869691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4832335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394317v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of guided modes in a plate using a bidirectional approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Erratum: Measuring the wavenumber of guided modes in waveguides with linearly varying thickness [J. Acoust. Soc. Am. 135(5), 2614–2624 (2014)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (1), pp.EL15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4832335⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4884766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394313v1</w:t>
+                <w:t xml:space="preserve">hal-01394320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Measuring the wavenumber of guided modes in waveguides with linearly varying thickness [J. Acoust. Soc. Am. 135(5), 2614–2624 (2014)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+                <w:t xml:space="preserve">A capacitive micromachined ultrasonic transducer probe for assessment of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4884766⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.710-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394320v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capacitive micromachined ultrasonic transducer probe for assessment of cortical bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ngo</w:t>
+                <w:t xml:space="preserve">Non-destructive assessment of human ribs mechanical properties using quantitative ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaa Ellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.1548-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302015v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive assessment of human ribs mechanical properties using quantitative ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Combined estimation of thickness and velocities using ultrasound guided waves: a pioneering study on in vitro cortical bone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (6), pp.1548-1553. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (9), pp.1478 - 1488 </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417512v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency cMUT Technology: Application to Measurement of Brain Movement and Assessment of Bone Quality</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,51 +1492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of guided mode wavenumbers in soft tissue–bone mimicking phantoms using ultrasonic axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneity of cortical bone with ultrasound axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,77 +1756,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of attenuation on guided mode wavenumber measurement in axial transmission on bone mimicking plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (6), pp.3574 - 3574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (12), pp.124901. </w:t>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (5), pp.2913 - 2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2226,472 +2226,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
+                <w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (11), pp.2463-2470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711923v1</w:t>
+                <w:t xml:space="preserve">hal-00711937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the most energetic late arrival in axially transmitted signals in cortical bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711937v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684450v1</w:t>
+                <w:t xml:space="preserve">hal-00711923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2699,120 +2699,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718881v1</w:t>
+                <w:t xml:space="preserve">hal-00711913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svd-based algorithm for the axial transmission technique : application to cortical bone characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular Value Decomposition-based algorithm for the axial transmission technique: application to cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,51 +2820,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (6), pp.1328-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711913v1</w:t>
+                <w:t xml:space="preserve">hal-00718881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of porosity on effective diagonal stiffness coefficients (cii) and elastic anisotropy of cortical bone at 1MHz: A finite-difference time domain study</w:t>
               </w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.1810 - 1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3246,51 +3246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des ultrasons dans l'exploration du tissu osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,256 +3511,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro study of the ultrasonic axial transmission technique at the radius: 1-MHz velocity measurements are sensitive to both mineralization and intracortical porosity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional simulations of ultrasonic axial transmission velocity measurement on cortical bone models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (5 Pt 1), pp.2314-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109675v1</w:t>
+                <w:t xml:space="preserve">hal-00109676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulations of ultrasonic axial transmission velocity measurement on cortical bone models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An in vitro study of the ultrasonic axial transmission technique at the radius: 1-MHz velocity measurements are sensitive to both mineralization and intracortical porosity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lëila Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (9), pp.1548-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1359/JBMR.040513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109676v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE NOUVELLE CLASSIFICATION DES RÉSONANCES ACOUSTIQUES DU CYLINDRE ET DES TUBES ÉLASTIQUES. APPLICATION À LA RÉSOLUTION DU PROBLÈME INVERSE</w:t>
               </w:r>
@@ -4142,303 +4142,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-specific bone mechanical properties: is there an alternative to X-rays modalities?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Delimoge</w:t>
+                <w:t xml:space="preserve">Bone properties determination from guided wave velocities: an in vitro test case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Physiological Human 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841073v1</w:t>
+                <w:t xml:space="preserve">hal-00811134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone properties determination from guided wave velocities: an in vitro test case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Foiret</w:t>
+                <w:t xml:space="preserve">Subject-specific bone mechanical properties: is there an alternative to X-rays modalities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Delimoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Virtual Physiological Human 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811134v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the probabilistic model for a non-homogeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of human cortical bones with uncertain mechanical properties: Modelling and identification with experimental measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a probabilistic model for a non-homegeneous cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the probabilistic model for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,51 +5577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,2453 +5679,2453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t>
+              <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692159v1</w:t>
+                <w:t xml:space="preserve">hal-00699020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Foiret</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
+              <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699020v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699007v1</w:t>
+                <w:t xml:space="preserve">hal-01652676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.B. Vu</w:t>
+                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652676v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713205v1</w:t>
+                <w:t xml:space="preserve">hal-03378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Talmant</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378703v1</w:t>
+                <w:t xml:space="preserve">hal-00699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699002v1</w:t>
+                <w:t xml:space="preserve">hal-01649650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649650v1</w:t>
+                <w:t xml:space="preserve">hal-00691747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691747v1</w:t>
+                <w:t xml:space="preserve">hal-00692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
+              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692825v1</w:t>
+                <w:t xml:space="preserve">hal-00692159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698999v1</w:t>
+                <w:t xml:space="preserve">hal-00691714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Haïat</w:t>
+                <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713178v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699001v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691714v1</w:t>
+                <w:t xml:space="preserve">hal-00713146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686143v1</w:t>
+                <w:t xml:space="preserve">hal-00698998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pékin, China</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653456v1</w:t>
+                <w:t xml:space="preserve">hal-00698988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Singular Value Decomposition to analyse a flexural guided wave on human cortical bone with a 1 MHz axial transmission probe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sasso</w:t>
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713146v1</w:t>
+                <w:t xml:space="preserve">hal-00699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698998v1</w:t>
+                <w:t xml:space="preserve">hal-00698999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Advances in identifying ultrasound signals in QUS axial transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t>
+              <w:t xml:space="preserve">18th International Bone Densitometry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698988v1</w:t>
+                <w:t xml:space="preserve">hal-00713178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a singular value decomposition-based wave extraction algorithm to cortical bone characterization: correlation to bone parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,103 +8150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal analysis in axial transmission: application of a SVD-based extraction algorithm to ultrasonic cortical bone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8265,463 +8265,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi modal approach using a unique axial transmission 1 MHz device for cortical bone characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
+              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654819v1</w:t>
+                <w:t xml:space="preserve">hal-00698795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698795v1</w:t>
+                <w:t xml:space="preserve">hal-00715772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new velocity measurement for cortical bone characterization using the axial transmission device.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a multi modal approach using a unique axial transmission 1 MHz device for cortical bone characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715772v1</w:t>
+                <w:t xml:space="preserve">hal-01654819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8802,64 +8802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a wave front determination algorithm for cortical bone characterization with an axial transmission device: in vivo application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9009,103 +9009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront Extraction Algorithm for axial transmission: application to bone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on ultrasonic characterization of bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,103 +9130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-dimensional SVD based technique for multi-receivers ultrasound used in the bone status characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multi-channel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Waltham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9251,90 +9251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular value decomposition-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9372,90 +9372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a wave front removal algorithm for an ultrasonic axial transmission device used for the in vivo mechanical characterization of cortical bone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9493,103 +9493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVD-based wave extraction algorithm for ultrasonic characterization of cortical bone in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sasso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th joint meeting of the acoustical society of America and the acoustical society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,51 +9704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03B507BB"/>
+    <w:nsid w:val="ACD09B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +9935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-talmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2039-3935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033256365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4438-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04660033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexanderian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yousefian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karbalaeisadegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekele-Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb92c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foiret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4832335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4884766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/10/3025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3443578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3377085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2759165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/3/017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8S0FX4FS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.07.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VST0PBT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;ila Akrout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/JBMR.040513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Batard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1214E2A236BEE81A7592CF565C70D3D82F278685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Madigosky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uberall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B481A2DE537B67880C912103BEE77A45FA6B2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delimoge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maryline-talmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2039-3935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033256365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4438-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04660033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. White" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexanderian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yousefian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karbalaeisadegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekele-Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb92c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01379025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4869691" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Foiret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4832335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4884766" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaa Ellouz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.01.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/10/3025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3443578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Talmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3377085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2759165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saied" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/51/3/017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8S0FX4FS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Ouedraogo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gindre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/11/013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4ZW065-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.07.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VST0PBT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;ila Akrout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1359/JBMR.040513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Batard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1214E2A236BEE81A7592CF565C70D3D82F278685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Madigosky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uberall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B481A2DE537B67880C912103BEE77A45FA6B2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delimoge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549207v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>