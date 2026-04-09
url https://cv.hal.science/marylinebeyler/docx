--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -368,606 +368,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dina Akl</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Corne</w:t>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185403v1</w:t>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling Properties of N,N′-Dialkylated Tetraazamacrocyclic Polyamines and Their Metal Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Dorsaf Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Malouch</w:t>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Maryline Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (11), pp.2368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30112368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Coordination Chemistry and Potential Applications of PC3PA-Based Lanthanide Complexes: Synthesis, Solution Structure, Luminescence, and Relaxation Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loëza Collobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Garda</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Léo Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01318⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (48), pp.e02044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096028v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Coordination Chemistry and Potential Applications of PC3PA-Based Lanthanide Complexes: Synthesis, Solution Structure, Luminescence, and Relaxation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loëza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (18), pp.9330-9341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Limits of Ligand Rigidification in Transition Metal Complexes with Mono- N -Functionalized Pyclen Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upconversion Luminescence with Bis‐pyclen Yb(III) Chelates: Crown vs. Linear Polyether Linkers in Discrete Heteropolynuclear Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,606 +1172,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« New Modalities in Cancer Imaging and Therapy » XVe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 5–8 octobre 2022, Erquy, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Bifunctional Pyclen-Based Lanthanide Luminescent Bioprobes for Targeted Two-Photon Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Léost</w:t>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barbet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (13), pp.8286-8299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279280v1</w:t>
+                <w:t xml:space="preserve">hal-04254162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep synthesis of a novel copper complex with potential for Alzheimer’s disease diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Dellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Dellal</w:t>
+                <w:t xml:space="preserve">Stacy Narayanin-Richenapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+                <w:t xml:space="preserve">Marine Thimotee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (8), pp.777-790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-023-02028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photophysical Properties of Lanthanide Pyridinylphosphonic Tacn and Pyclen Derivatives: From Mononuclear Complexes to Supramolecular Heteronuclear Assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léna Godec</w:t>
+                <w:t xml:space="preserve">« New Modalities in Cancer Imaging and Therapy » XVe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 5–8 octobre 2022, Erquy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Léost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jourdain</w:t>
+                <w:t xml:space="preserve">Michel Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (46), pp.18940-18954. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (12), pp.1322-1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541125v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bifunctional Pyclen-Based Lanthanide Luminescent Bioprobes for Targeted Two-Photon Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photophysical Properties of Lanthanide Pyridinylphosphonic Tacn and Pyclen Derivatives: From Mononuclear Complexes to Supramolecular Heteronuclear Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Elsa Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (13), pp.8286-8299. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (46), pp.18940-18954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254162v1</w:t>
+                <w:t xml:space="preserve">hal-04541125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Krisztián Kálmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Laglera-Gándara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2263,51 +2263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Indium Channels for Mass Cytometry by Using Reinforced Cyclam-Based Chelating Polylysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taunia Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,77 +2518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,64 +2665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable and inert complexation of Indium(III) by reinforced cyclam dipicolinate and a bifunctional derivative for bead encoding in mass cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taunia Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,64 +3067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics are crucial when targeting copper ions to fight Alzheimer's disease: an illustration with azamacrocyclic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,295 +3165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a pyclen framework with conjugated antenna for the design of europium and samarium luminescent bioprobes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable and Inert Yttrium(III) Complexes with Pyclen-Based Ligands Bearing Pendant Picolinate Arms: Toward New Pharmaceuticals for β-Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc02035c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (4), pp.2051-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803849v1</w:t>
+                <w:t xml:space="preserve">hal-01701694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and Inert Yttrium(III) Complexes with Pyclen-Based Ligands Bearing Pendant Picolinate Arms: Toward New Pharmaceuticals for β-Radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining a pyclen framework with conjugated antenna for the design of europium and samarium luminescent bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (4), pp.2051-2063. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (48), pp.6173-6176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc02035c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701694v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coordination Chemistry Approach to Fine-Tune the Physicochemical Parameters of Lanthanide Complexes Relevant to Medical Applications</w:t>
               </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eniko Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc K Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,77 +3586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3701,295 +3701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the complexation of nat Zr(IV) and 89 Zr(IV) by hydroxypyridinones for the development of chelators for PET imaging applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The role of the capping bond effect on pyclen Y-nat(3+)/Y-90(3+) chelates: full control of the regiospecific N-functionalization makes the difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eniko Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt04625h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (69), pp.9534-9537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc05088g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01496515v1</w:t>
+                <w:t xml:space="preserve">hal-01616222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the capping bond effect on pyclen Y-nat(3+)/Y-90(3+) chelates: full control of the regiospecific N-functionalization makes the difference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation of the complexation of nat Zr(IV) and 89 Zr(IV) by hydroxypyridinones for the development of chelators for PET imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Esteban-Gomez</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-S Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (69), pp.9534-9537. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.4749-4758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cc05088g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt04625h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616222v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01496515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclam te1pa for 64 Cu PET imaging. Bioconjugation to antibody, radiolabeling and preclinical application in xenografted colorectal cancer</w:t>
               </w:r>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,1299 +4103,1299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01463724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pyclen Tri- n -butylphosphonate Ester as Potential Chelator for Targeted Radiotherapy: From Yttrium(III) Complexation to 90 Y Radiolabeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (14), pp.7020 - 7025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00891⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (16), pp.8003 - 8012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517789v1</w:t>
+                <w:t xml:space="preserve">hal-01517774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intracellular Transport Studies of Picolinate Macrocyclic Copper and Lanthanide Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (15), pp.4423 - 4429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518185v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen Tri- n -butylphosphonate Ester as Potential Chelator for Targeted Radiotherapy: From Yttrium(III) Complexation to 90 Y Radiolabeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (16), pp.8003 - 8012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01135⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.619-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517774v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M. P. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Deniaud</w:t>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (2), pp.619-632. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517782v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Transport Studies of Picolinate Macrocyclic Copper and Lanthanide Complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Salerno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (15), pp.4423 - 4429. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (14), pp.7020 - 7025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201600990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518187v1</w:t>
+                <w:t xml:space="preserve">hal-01517789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting amyloid peptide using metal complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Straightforward and mild deprotection methods of N-mono- and N1,N7-functionalised bisaminal cyclens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milena Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.355⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (23), pp.3857 - 3862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538483v1</w:t>
+                <w:t xml:space="preserve">hal-01518184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A [two-step/one week] synthesis of C-functionalized homocyclens and cyclams. Application to the preparation of conjugable BCAs without chelating properties alteration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
+                <w:t xml:space="preserve">Stable Mn 2+ , Cu 2+ and Ln 3+ complexes with cyclen-based ligands functionalized with picolinate pendant arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+                <w:t xml:space="preserve">Erika Ruscsák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Andrés de Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (104), pp.85898 - 85910. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.5017 - 5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra17133d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02985B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517785v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Complexation of the Pb 2+ /Bi 3+ Pair with Dipicolinate Cyclen Ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Targeting amyloid peptide using metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01079⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517764v1</w:t>
+                <w:t xml:space="preserve">hal-01538483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward and mild deprotection methods of N-mono- and N1,N7-functionalised bisaminal cyclens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigating the Complexation of the Pb 2+ /Bi 3+ Pair with Dipicolinate Cyclen Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.04.021⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (14), pp.7045 - 7057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518184v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Mn 2+ , Cu 2+ and Ln 3+ complexes with cyclen-based ligands functionalized with picolinate pendant arms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Garda</w:t>
+                <w:t xml:space="preserve">A [two-step/one week] synthesis of C-functionalized homocyclens and cyclams. Application to the preparation of conjugable BCAs without chelating properties alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Ruscsák</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés de Blas</w:t>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (11), pp.5017 - 5031. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (104), pp.85898 - 85910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT02985B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra17133d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518182v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Luminescent Lanthanide Dimers for Fluoride Sequestering and Sensing</w:t>
               </w:r>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline M. Nonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Regueiro-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,77 +5527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2Me-do2pa: an attractive chelator with fast, stable and inert nat Bi 3+ and 213 Bi 3+ complexation for potential α-radioimmunotherapy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M. P. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentacoordinate iron complexes as functional models of the distal iron in [FeFe] hydrogenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ezzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,51 +5795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Chemistry-Assembled Porphyrinic Catenanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative formation of a tetraporphyrin [2]catenane via copper and zinc coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,303 +6041,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pyclen-based chelators: versatile platforms for the design of imaging and therapeutic probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Université Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928885v1</w:t>
+                <w:t xml:space="preserve">hal-05096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen-based chelators: versatile platforms for the design of imaging and therapeutic probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Université Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096148v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Luminescent Lanthanide-Based Bioprobes for Two-Photon NIR-to-NIR Imaging in Vivo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Metabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6362,77 +6362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélateurs azamacrocycliques de cations métalliques : exemples d’applications en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBSAM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,376 +6451,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of mono-N-functionalized pyclen for gallium-68 PET imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Advanced Bioimaging: Improved Lanthanide Luminescent Bioprobes Through Pyclen Regiofunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SCIENTIFIC DAYS OF THE RESEARCH NETWORK ON MOLECULAR IMAGING AGENTS - GDR AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques CenTRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111602v1</w:t>
+                <w:t xml:space="preserve">hal-04541489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Light-Based Imaging in Medicine: Harnessing Pyclen-Based Lanthanide Chelates for Bioconjugated Biphotonic Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International conference on coordination chemistry ICCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Fort Collins - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Bioimaging: Improved Lanthanide Luminescent Bioprobes Through Pyclen Regiofunctionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+                <w:t xml:space="preserve">Design and evaluation of mono-N-functionalized pyclen for gallium-68 PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques CenTRA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">6th SCIENTIFIC DAYS OF THE RESEARCH NETWORK ON MOLECULAR IMAGING AGENTS - GDR AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541489v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen: a convenient platform to design Lanthanide(III)-based imaging and/or therapeutic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on f-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Strasbourg (University of Strasbourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,64 +6858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du réseau VIR "Optimizing Imaging and Dose-Response in RadiotherapieS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6940,103 +6940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Ln3+ luminescent pyclen complexes for optical imaging: from proof of concept to biological application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Logonna-Daoulas, France</w:t>
@@ -7078,64 +7078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélatants perfectionnés pour des techniques de diagnostic innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canceropôle Grand Ouest, Journée scientifique annuelle du réseau « Vectorisation, Imagerie, Radiothérapies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7160,51 +7160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélatants perfectionnés du Zr(IV) pour des techniques de diagnostic innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7236,221 +7236,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lanthanide(III) pyclen-based chelates as promising imaging and therapeutic probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sévrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541482v1</w:t>
+                <w:t xml:space="preserve">hal-04543872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III) pyclen-based chelates as promising imaging and therapeutic probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Sévrier, France</w:t>
+              <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543872v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7468,103 +7468,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Scientific Days of the GDR AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -7593,103 +7593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,515 +7708,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does simplifying the design of macrocyclic lanthanide chelates lead to convincing results in luminescence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Loubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FrenchBic annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Logonna-Daoulas, France</w:t>
+              <w:t xml:space="preserve">S3M Doctoral School Day (JED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550889v1</w:t>
+                <w:t xml:space="preserve">hal-04546883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Does simplifying the design of macrocyclic lanthanide chelates lead to convincing results in luminescence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">FrenchBic annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Logonna-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546899v1</w:t>
+                <w:t xml:space="preserve">hal-04550889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Loubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès SCF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550168v1</w:t>
+                <w:t xml:space="preserve">hal-04546899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S3M Doctoral School Day (JED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546883v1</w:t>
+                <w:t xml:space="preserve">hal-04550168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélates du 89Zr pour des méthodes de diagnostic innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8241,51 +8241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la Société Chimique de France, Brest, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brest, France</w:t>
@@ -8366,103 +8366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based Eu(III) complex for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du GPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff (29680), France</w:t>
@@ -8491,51 +8491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8543,51 +8543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is multimodal imaging an invention for the future? The input of chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Orléans, France</w:t>
@@ -8661,64 +8661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide and Other Transition Metal Ion Complexes and Nanoparticles in Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F.G.C. Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lanthanide and Other Transition Metal Ion Complexes and Nanoparticles in Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2024, 9781003374688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8810,77 +8810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : brevet d'invention FRANCE No.17 55933 WO2019002505 Application: Jun 28, 2018, WO 2018-EP67482. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,90 +8898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYCLEN-BASED MACROCYCLIC LIGANDS, CHELATES THEREOF AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janah Shaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,90 +9012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based macrocyclic ligands, chelates thereof and uses thereof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 18 305 380.0. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9113,77 +9113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional do2pa derivatives, chelates with metallic cations and use thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 14 196 637.4. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9201,90 +9201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelates of Lead (II) and Bismuth (III) Based on Trans-Di-N-Picolinate Tetraazacycloalkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M P Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014195416 - 2014-12-11, PCT/EP2014061723 - 2014-06-05  . 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9315,77 +9315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic ligands with picolinate groups, their complexes like their medical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3046172, Application n° FR 2015-63346 // WO 2017109217, Application n° WO2016-EP82644. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9429,263 +9429,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Scope of Pyclen-Picolinate Lanthanide Chelates to Po-Tential Theranostic Applications</w:t>
+                <w:t xml:space="preserve">Pyclen-Based Ligands Bearing Pendant Picolinate Arms for Gadolinium Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Favaretto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+                <w:t xml:space="preserve">Ferenc Kalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891584v1</w:t>
+                <w:t xml:space="preserve">hal-03060658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen-Based Ligands Bearing Pendant Picolinate Arms for Gadolinium Complexation</w:t>
+                <w:t xml:space="preserve">Expanding the Scope of Pyclen-Picolinate Lanthanide Chelates to Po-Tential Theranostic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Favaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal V. Grundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Kalman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fougere</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060658v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9840,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Sprague-Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Phelan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler N Haddock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Opp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04541998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santo Domingo Porqueras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Narayanin-Richenapin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delahaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02028-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03053378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Esteban-Muriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Laglera-G&#225;ndara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01499K" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02925847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grenier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taunia Closson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zabinyakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouzekri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00267" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02281241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01764900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01665222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01496515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04625h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sai-Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra26003a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Salerno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.04.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ruscs&#225;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Blas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02985B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tao Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Nchimi Nono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST4GD2J0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05529B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ezzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karnahl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Lomoth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14449A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910747h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811013A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL367HFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loubi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.G.C. Geraldes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003374688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janah Shaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Favaretto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Borgna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V. Grundler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03060658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kalman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Sprague-Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Phelan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler N Haddock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Opp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04541998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dellal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santo Domingo Porqueras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Narayanin-Richenapin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02028-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03053378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Esteban-Muriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Laglera-G&#225;ndara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01499K" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02925847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grenier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taunia Closson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zabinyakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouzekri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00267" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02281241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01764900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01665222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01496515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04625h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sai-Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra26003a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Salerno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600990" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.04.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ruscs&#225;k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Blas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02985B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.355" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tao Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Nchimi Nono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST4GD2J0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05529B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ezzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karnahl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Lomoth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14449A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910747h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811013A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL367HFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loubi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.G.C. Geraldes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003374688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janah Shaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03060658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kalman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Favaretto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Borgna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V. Grundler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>