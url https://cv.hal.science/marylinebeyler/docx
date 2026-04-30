--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -368,606 +368,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifouling Properties of N,N′-Dialkylated Tetraazamacrocyclic Polyamines and Their Metal Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Dorsaf Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (11), pp.2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30112368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+                <w:t xml:space="preserve">hal-05135902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling Properties of N,N′-Dialkylated Tetraazamacrocyclic Polyamines and Their Metal Complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Fauchon</w:t>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Toueix</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30112368⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (48), pp.e02044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135902v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable pyclen-bsed luminescent lanthanide complexes: Application to two-photon microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Coordination Chemistry and Potential Applications of PC3PA-Based Lanthanide Complexes: Synthesis, Solution Structure, Luminescence, and Relaxation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dina Akl</w:t>
+                <w:t xml:space="preserve">Loëza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Corne</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502044⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (18), pp.9330-9341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185403v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Coordination Chemistry and Potential Applications of PC3PA-Based Lanthanide Complexes: Synthesis, Solution Structure, Luminescence, and Relaxation Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Garda</w:t>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (18), pp.9330-9341. </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096028v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Limits of Ligand Rigidification in Transition Metal Complexes with Mono- N -Functionalized Pyclen Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upconversion Luminescence with Bis‐pyclen Yb(III) Chelates: Crown vs. Linear Polyether Linkers in Discrete Heteropolynuclear Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,831 +1172,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bifunctional Pyclen-Based Lanthanide Luminescent Bioprobes for Targeted Two-Photon Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multistep synthesis of a novel copper complex with potential for Alzheimer’s disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Fatma Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Narayanin-Richenapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thimotee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00287⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (8), pp.777-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-023-02028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254162v1</w:t>
+                <w:t xml:space="preserve">hal-04543773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep synthesis of a novel copper complex with potential for Alzheimer’s disease diagnosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« New Modalities in Cancer Imaging and Therapy » XVe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 5–8 octobre 2022, Erquy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Thimotee</w:t>
+                <w:t xml:space="preserve">Françoise Léost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Delahaye</w:t>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-023-02028-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (12), pp.1322-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543773v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« New Modalities in Cancer Imaging and Therapy » XVe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 5–8 octobre 2022, Erquy, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photophysical Properties of Lanthanide Pyridinylphosphonic Tacn and Pyclen Derivatives: From Mononuclear Complexes to Supramolecular Heteronuclear Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (12), pp.1322-1331. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (46), pp.18940-18954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279280v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photophysical Properties of Lanthanide Pyridinylphosphonic Tacn and Pyclen Derivatives: From Mononuclear Complexes to Supramolecular Heteronuclear Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Design of Bifunctional Pyclen-Based Lanthanide Luminescent Bioprobes for Targeted Two-Photon Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Godec</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jourdain</w:t>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (46), pp.18940-18954. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (13), pp.8286-8299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541125v1</w:t>
+                <w:t xml:space="preserve">hal-04254162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the lipophilic nature of pyclen-based 90Y3+ radiopharmaceuticals for β-radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enikő Molnár</w:t>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Kiss</w:t>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+                <w:t xml:space="preserve">hal-03468303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the lipophilic nature of pyclen-based 90Y3+ radiopharmaceuticals for β-radiotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fougère</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+                <w:t xml:space="preserve">János Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468303v1</w:t>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ligands Bearing Pendant Picolinate Arms for Gadolinium Complexation</w:t>
               </w:r>
@@ -2008,77 +2008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Krisztián Kálmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2110,498 +2110,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A different approach: highly encapsulating macrocycles being used as organic tectons in the building of CPs</w:t>
+                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Esteban-Muriel</w:t>
+                <w:t xml:space="preserve">Jonathan Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Laglera-Gándara</w:t>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Curton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CE01499K⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053378v1</w:t>
+                <w:t xml:space="preserve">hal-02533027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Indium Channels for Mass Cytometry by Using Reinforced Cyclam-Based Chelating Polylysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taunia Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Zabinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (9), pp.2103-2115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A different approach: highly encapsulating macrocycles being used as organic tectons in the building of CPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Agustín Esteban-Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Carlos Laglera-Gándara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Curton</w:t>
+                <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CE01499K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533027v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,90 +2652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable and inert complexation of Indium(III) by reinforced cyclam dipicolinate and a bifunctional derivative for bead encoding in mass cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taunia Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esteban Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Váradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,64 +3067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics are crucial when targeting copper ions to fight Alzheimer's disease: an illustration with azamacrocyclic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3184,51 +3184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable and Inert Yttrium(III) Complexes with Pyclen-Based Ligands Bearing Pendant Picolinate Arms: Toward New Pharmaceuticals for β-Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,90 +3305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a pyclen framework with conjugated antenna for the design of europium and samarium luminescent bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3465,77 +3465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eniko Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc K Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chemistry, an European journal, 24 (13), pp.3127-3131. </w:t>
@@ -3573,103 +3573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.6005-6008 </w:t>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the capping bond effect on pyclen Y-nat(3+)/Y-90(3+) chelates: full control of the regiospecific N-functionalization makes the difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eniko Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,77 +3854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the complexation of nat Zr(IV) and 89 Zr(IV) by hydroxypyridinones for the development of chelators for PET imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-S Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,1299 +4103,1299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01463724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen Tri- n -butylphosphonate Ester as Potential Chelator for Targeted Radiotherapy: From Yttrium(III) Complexation to 90 Y Radiolabeling</w:t>
+                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01135⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517774v1</w:t>
+                <w:t xml:space="preserve">hal-01518185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Transport Studies of Picolinate Macrocyclic Copper and Lanthanide Complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201600990⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (14), pp.7020 - 7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518187v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pyclen Tri- n -butylphosphonate Ester as Potential Chelator for Targeted Radiotherapy: From Yttrium(III) Complexation to 90 Y Radiolabeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (2), pp.619-632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (16), pp.8003 - 8012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517782v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.619-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518185v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Intracellular Transport Studies of Picolinate Macrocyclic Copper and Lanthanide Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milena Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (14), pp.7020 - 7025. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (15), pp.4423 - 4429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517789v1</w:t>
+                <w:t xml:space="preserve">hal-01518187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward and mild deprotection methods of N-mono- and N1,N7-functionalised bisaminal cyclens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Targeting amyloid peptide using metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santo Domingo Porqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.04.021⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518184v1</w:t>
+                <w:t xml:space="preserve">hal-01538483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Mn 2+ , Cu 2+ and Ln 3+ complexes with cyclen-based ligands functionalized with picolinate pendant arms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Garda</w:t>
+                <w:t xml:space="preserve">A [two-step/one week] synthesis of C-functionalized homocyclens and cyclams. Application to the preparation of conjugable BCAs without chelating properties alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Ruscsák</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés de Blas</w:t>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (11), pp.5017 - 5031. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (104), pp.85898 - 85910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT02985B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra17133d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518182v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting amyloid peptide using metal complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Investigating the Complexation of the Pb 2+ /Bi 3+ Pair with Dipicolinate Cyclen Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milena Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.355⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (14), pp.7045 - 7057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538483v1</w:t>
+                <w:t xml:space="preserve">hal-01517764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Complexation of the Pb 2+ /Bi 3+ Pair with Dipicolinate Cyclen Ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Straightforward and mild deprotection methods of N-mono- and N1,N7-functionalised bisaminal cyclens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01079⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (23), pp.3857 - 3862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517764v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A [two-step/one week] synthesis of C-functionalized homocyclens and cyclams. Application to the preparation of conjugable BCAs without chelating properties alteration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
+                <w:t xml:space="preserve">Stable Mn 2+ , Cu 2+ and Ln 3+ complexes with cyclen-based ligands functionalized with picolinate pendant arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+                <w:t xml:space="preserve">Erika Ruscsák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Andrés de Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (104), pp.85898 - 85910. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.5017 - 5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra17133d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02985B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517785v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Luminescent Lanthanide Dimers for Fluoride Sequestering and Sensing</w:t>
               </w:r>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline M. Nonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Regueiro-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,77 +5527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2Me-do2pa: an attractive chelator with fast, stable and inert nat Bi 3+ and 213 Bi 3+ complexation for potential α-radioimmunotherapy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M. P. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentacoordinate iron complexes as functional models of the distal iron in [FeFe] hydrogenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ezzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,51 +5795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Chemistry-Assembled Porphyrinic Catenanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative formation of a tetraporphyrin [2]catenane via copper and zinc coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based chelators: versatile platforms for the design of imaging and therapeutic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6110,329 +6110,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design of Luminescent Lanthanide-Based Bioprobes for Two-Photon NIR-to-NIR Imaging in Vivo Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Université Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Metabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928885v1</w:t>
+                <w:t xml:space="preserve">hal-05114221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Luminescent Lanthanide-Based Bioprobes for Two-Photon NIR-to-NIR Imaging in Vivo Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sénèque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Metabief, France</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Université Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114221v1</w:t>
+                <w:t xml:space="preserve">hal-04928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélateurs azamacrocycliques de cations métalliques : exemples d’applications en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBSAM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,376 +6451,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Bioimaging: Improved Lanthanide Luminescent Bioprobes Through Pyclen Regiofunctionalization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Light-Based Imaging in Medicine: Harnessing Pyclen-Based Lanthanide Chelates for Bioconjugated Biphotonic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques CenTRA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">45th International conference on coordination chemistry ICCC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fort Collins - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541489v1</w:t>
+                <w:t xml:space="preserve">hal-05096146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Light-Based Imaging in Medicine: Harnessing Pyclen-Based Lanthanide Chelates for Bioconjugated Biphotonic Probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design and evaluation of mono-N-functionalized pyclen for gallium-68 PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International conference on coordination chemistry ICCC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fort Collins - Colorado, United States</w:t>
+              <w:t xml:space="preserve">6th SCIENTIFIC DAYS OF THE RESEARCH NETWORK ON MOLECULAR IMAGING AGENTS - GDR AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096146v1</w:t>
+                <w:t xml:space="preserve">hal-05111602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of mono-N-functionalized pyclen for gallium-68 PET imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+                <w:t xml:space="preserve">Advanced Bioimaging: Improved Lanthanide Luminescent Bioprobes Through Pyclen Regiofunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SCIENTIFIC DAYS OF THE RESEARCH NETWORK ON MOLECULAR IMAGING AGENTS - GDR AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques CenTRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111602v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen: a convenient platform to design Lanthanide(III)-based imaging and/or therapeutic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on f-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Strasbourg (University of Strasbourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,64 +6858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du réseau VIR "Optimizing Imaging and Dose-Response in RadiotherapieS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6940,103 +6940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Ln3+ luminescent pyclen complexes for optical imaging: from proof of concept to biological application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Logonna-Daoulas, France</w:t>
@@ -7078,64 +7078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélatants perfectionnés pour des techniques de diagnostic innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canceropôle Grand Ouest, Journée scientifique annuelle du réseau « Vectorisation, Imagerie, Radiothérapies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7160,51 +7160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélatants perfectionnés du Zr(IV) pour des techniques de diagnostic innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7236,221 +7236,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III) pyclen-based chelates as promising imaging and therapeutic probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Sévrier, France</w:t>
+              <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543872v1</w:t>
+                <w:t xml:space="preserve">hal-04541482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lanthanide(III) pyclen-based chelates as promising imaging and therapeutic probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sévrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541482v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7462,450 +7462,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Scientific Days of the GDR AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928874v1</w:t>
+                <w:t xml:space="preserve">hal-04550186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fougère</w:t>
+                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">5th Scientific Days of the GDR AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550186v1</w:t>
+                <w:t xml:space="preserve">hal-04928874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S3M Doctoral School Day (JED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès SCF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546883v1</w:t>
+                <w:t xml:space="preserve">hal-04546899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does simplifying the design of macrocyclic lanthanide chelates lead to convincing results in luminescence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBic annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Logonna-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7924,299 +7924,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546899v1</w:t>
+                <w:t xml:space="preserve">hal-04550168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Loubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">S3M Doctoral School Day (JED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550168v1</w:t>
+                <w:t xml:space="preserve">hal-04546883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélates du 89Zr pour des méthodes de diagnostic innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Loubières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8241,103 +8241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la Société Chimique de France, Brest, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brest, France</w:t>
@@ -8366,103 +8366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based Eu(III) complex for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du GPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff (29680), France</w:t>
@@ -8491,103 +8491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based Ln(III) complexes for two-photon microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is multimodal imaging an invention for the future? The input of chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Orléans, France</w:t>
@@ -8661,64 +8661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide and Other Transition Metal Ion Complexes and Nanoparticles in Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F.G.C. Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lanthanide and Other Transition Metal Ion Complexes and Nanoparticles in Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2024, 9781003374688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8810,77 +8810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : brevet d'invention FRANCE No.17 55933 WO2019002505 Application: Jun 28, 2018, WO 2018-EP67482. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,90 +8898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYCLEN-BASED MACROCYCLIC LIGANDS, CHELATES THEREOF AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janah Shaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,90 +9012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-based macrocyclic ligands, chelates thereof and uses thereof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 18 305 380.0. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9113,77 +9113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional do2pa derivatives, chelates with metallic cations and use thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 14 196 637.4. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9201,90 +9201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelates of Lead (II) and Bismuth (III) Based on Trans-Di-N-Picolinate Tetraazacycloalkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M P Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014195416 - 2014-12-11, PCT/EP2014061723 - 2014-06-05  . 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9315,77 +9315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic ligands with picolinate groups, their complexes like their medical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3046172, Application n° FR 2015-63346 // WO 2017109217, Application n° WO2016-EP82644. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9429,263 +9429,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen-Based Ligands Bearing Pendant Picolinate Arms for Gadolinium Complexation</w:t>
+                <w:t xml:space="preserve">Expanding the Scope of Pyclen-Picolinate Lanthanide Chelates to Po-Tential Theranostic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Kalman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fougere</w:t>
+                <w:t xml:space="preserve">Chiara Favaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal V. Grundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060658v1</w:t>
+                <w:t xml:space="preserve">hal-02891584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Scope of Pyclen-Picolinate Lanthanide Chelates to Po-Tential Theranostic Applications</w:t>
+                <w:t xml:space="preserve">Pyclen-Based Ligands Bearing Pendant Picolinate Arms for Gadolinium Complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Kalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal V. Grundler</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02891584v1</w:t>
+                <w:t xml:space="preserve">hal-03060658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9840,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Sprague-Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Phelan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler N Haddock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Opp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04541998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dellal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santo Domingo Porqueras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Narayanin-Richenapin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delahaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02028-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03053378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Esteban-Muriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Laglera-G&#225;ndara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01499K" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02925847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grenier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taunia Closson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zabinyakov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouzekri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00267" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02281241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01764900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01665222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01496515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04625h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sai-Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra26003a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Salerno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600990" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.04.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ruscs&#225;k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Blas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02985B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.355" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tao Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Nchimi Nono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST4GD2J0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05529B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ezzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karnahl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Lomoth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14449A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910747h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811013A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL367HFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loubi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.G.C. Geraldes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003374688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janah Shaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03060658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kalman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Favaretto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Borgna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V. Grundler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Sprague-Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Phelan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler N Haddock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Opp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04541998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dellal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santo Domingo Porqueras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Narayanin-Richenapin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02028-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02925847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taunia Closson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zabinyakov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouzekri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03053378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Esteban-Muriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Laglera-G&#225;ndara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01499K" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02281241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01764900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01665222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01496515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04625h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sai-Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra26003a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Salerno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.04.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ruscs&#225;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Blas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02985B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tao Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Nchimi Nono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST4GD2J0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05529B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ezzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karnahl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Lomoth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14449A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910747h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811013A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL367HFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loubi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.G.C. Geraldes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003374688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janah Shaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Favaretto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Borgna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V. Grundler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03060658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kalman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>