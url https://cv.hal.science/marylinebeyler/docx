--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the lipophilic nature of pyclen-based 90Y3+ radiopharmaceuticals for β-radiotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fougère</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+                <w:t xml:space="preserve">János Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468303v1</w:t>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the lipophilic nature of pyclen-based 90Y3+ radiopharmaceuticals for β-radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hamon</w:t>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enikő Molnár</w:t>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Kiss</w:t>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+                <w:t xml:space="preserve">hal-03468303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ligands Bearing Pendant Picolinate Arms for Gadolinium Complexation</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Krisztián Kálmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2110,498 +2110,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
+                <w:t xml:space="preserve">A different approach: highly encapsulating macrocycles being used as organic tectons in the building of CPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mendy</w:t>
+                <w:t xml:space="preserve">Agustín Esteban-Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+                <w:t xml:space="preserve">Carlos Laglera-Gándara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Curton</w:t>
+                <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CE01499K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533027v1</w:t>
+                <w:t xml:space="preserve">hal-03053378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Indium Channels for Mass Cytometry by Using Reinforced Cyclam-Based Chelating Polylysine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taunia Closson</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Zabinyakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouzekri</w:t>
+                <w:t xml:space="preserve">Damien Curton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00267⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925847v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A different approach: highly encapsulating macrocycles being used as organic tectons in the building of CPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Indium Channels for Mass Cytometry by Using Reinforced Cyclam-Based Chelating Polylysine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Esteban-Muriel</w:t>
+                <w:t xml:space="preserve">Taunia Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Laglera-Gándara</w:t>
+                <w:t xml:space="preserve">Nick Zabinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mato-Iglesias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Alexandre Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (9), pp.2103-2115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CE01499K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053378v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,90 +2652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable and inert complexation of Indium(III) by reinforced cyclam dipicolinate and a bifunctional derivative for bead encoding in mass cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taunia Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esteban Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Váradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc K Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chemistry, an European journal, 24 (13), pp.3127-3131. </w:t>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.6005-6008 </w:t>
@@ -4243,51 +4243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Two-Photon Lanthanide Bioprobes Able to Accumulate in Live Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4403,64 +4403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6110,273 +6110,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Luminescent Lanthanide-Based Bioprobes for Two-Photon NIR-to-NIR Imaging in Vivo Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sénèque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Metabief, France</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Université Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114221v1</w:t>
+                <w:t xml:space="preserve">hal-04928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">Design of Luminescent Lanthanide-Based Bioprobes for Two-Photon NIR-to-NIR Imaging in Vivo Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Université Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Metabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928885v1</w:t>
+                <w:t xml:space="preserve">hal-05114221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chélateurs azamacrocycliques de cations métalliques : exemples d’applications en biologie</w:t>
               </w:r>
@@ -6539,77 +6539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of mono-N-functionalized pyclen for gallium-68 PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques CenTRA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Saint-Aubin, France</w:t>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Logonna-Daoulas, France</w:t>
@@ -7255,90 +7255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
@@ -7462,273 +7462,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fougère</w:t>
+                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">5th Scientific Days of the GDR AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550186v1</w:t>
+                <w:t xml:space="preserve">hal-04928874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Pyclen Macrocycle for Advanced Two-Photon Bioimaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chartier</w:t>
+                <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Scientific Days of the GDR AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928874v1</w:t>
+                <w:t xml:space="preserve">hal-04550186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr(IV) chelators for innovative diagnostic methods</w:t>
               </w:r>
@@ -7943,64 +7943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pyclen-based lanthanides complexes for radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Ménédeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8530,51 +8530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9328,51 +9328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9840,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Sprague-Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Phelan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler N Haddock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Opp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04541998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dellal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santo Domingo Porqueras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Narayanin-Richenapin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02028-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02925847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taunia Closson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zabinyakov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouzekri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03053378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Esteban-Muriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Laglera-G&#225;ndara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01499K" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02281241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01764900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01665222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01496515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04625h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sai-Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra26003a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Salerno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.04.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ruscs&#225;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Blas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02985B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tao Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Nchimi Nono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST4GD2J0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05529B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ezzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karnahl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Lomoth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14449A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910747h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811013A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL367HFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loubi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.G.C. Geraldes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003374688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janah Shaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Favaretto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Borgna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V. Grundler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03060658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kalman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05463684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Sprague-Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Phelan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler N Haddock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Opp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R. R Kiraev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02832a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Corne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04541998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Godec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dellal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santo Domingo Porqueras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Narayanin-Richenapin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-023-02028-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kriszti&#225;n K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03053378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Esteban-Muriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Laglera-G&#225;ndara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mato-Iglesias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01499K" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02925847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taunia Closson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zabinyakov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouzekri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02281241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01764900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01803849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc02035c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01665222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01496515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04625h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sai-Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra26003a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00891" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Salerno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.04.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ruscs&#225;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Blas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02985B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tao Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Nchimi Nono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST4GD2J0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05529B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ezzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karnahl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Santoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Lomoth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14449A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauvage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910747h" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811013A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL367HFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Loubi&#232;res" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.G.C. Geraldes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003374688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janah Shaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Favaretto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Borgna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V. Grundler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03060658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kalman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>