--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1275,843 +1275,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hebert</w:t>
+                <w:t xml:space="preserve">C. Luty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Baldé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673256v1</w:t>
+                <w:t xml:space="preserve">hal-00909514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Luty</w:t>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909514v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909509v1</w:t>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.332-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Legrand</w:t>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909538v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909271v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-dimensional intermolecular network formed via water molecules in trans-bis(nitrito-κN)tetrakis(pyridine-κN)ruthenium(II) dihydrate.</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ichi Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.246101. </w:t>
@@ -2386,51 +2386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,64 +2666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2800,64 +2800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,278 +3048,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732946v1</w:t>
+                <w:t xml:space="preserve">hal-00350954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
+              <w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 223 (4-5), pp.272-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350954v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down to the quantum limit at the neutral-to-ionic phase transition of (BEDT-TTF)-(ClMe-TCNQ): symmetry analysis and phase diagram.</w:t>
               </w:r>
@@ -3464,51 +3464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,273 +4175,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
+              <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169542v1</w:t>
+                <w:t xml:space="preserve">hal-01133104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liya Khadeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133104v1</w:t>
+                <w:t xml:space="preserve">hal-01169542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t>
               </w:r>
@@ -4546,277 +4546,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.L. Boillot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle du GdR "Magnétisme et Commutation Moléculaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dourdan, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917817v1</w:t>
+                <w:t xml:space="preserve">hal-00934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle du GdR "Magnétisme et Commutation Moléculaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934028v1</w:t>
+                <w:t xml:space="preserve">hal-00917817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsions X ultra-courtes: production et applications.</w:t>
               </w:r>
@@ -4934,644 +4934,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661693v1</w:t>
+                <w:t xml:space="preserve">hal-00919626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919626v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved X-Ray diffraction in a Fe(III) spin crossover material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Phase transition and Dynamical Properties of Spin Transition Materials (PDSTM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661680v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved X-Ray diffraction in a Fe(III) spin crossover material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naskrecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase transition and Dynamical Properties of Spin Transition Materials (PDSTM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662298v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Naskrecki</w:t>
+                <w:t xml:space="preserve">C. Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919023v1</w:t>
+                <w:t xml:space="preserve">hal-00919610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,182 +5590,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR MICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919610v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
               </w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26BBBD94"/>
+    <w:nsid w:val="240ADBB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6739,51 +6739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-buron-le-cointe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14052102X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7592-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-buron-le-cointe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14052102X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7592-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>