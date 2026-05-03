--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1275,843 +1275,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Luty</w:t>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909514v1</w:t>
+                <w:t xml:space="preserve">hal-00673256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909509v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+                <w:t xml:space="preserve">hal-00909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Legrand</w:t>
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909538v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cherif Baldé</w:t>
+                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.332-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909271v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673256v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-dimensional intermolecular network formed via water molecules in trans-bis(nitrito-κN)tetrakis(pyridine-κN)ruthenium(II) dihydrate.</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ichi Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.246101. </w:t>
@@ -2386,51 +2386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,64 +2666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2800,64 +2800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,278 +3048,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 223 (4-5), pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350954v1</w:t>
+                <w:t xml:space="preserve">hal-00732946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 223 (4-5), pp.272-282. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732946v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down to the quantum limit at the neutral-to-ionic phase transition of (BEDT-TTF)-(ClMe-TCNQ): symmetry analysis and phase diagram.</w:t>
               </w:r>
@@ -3464,51 +3464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,273 +4175,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liya Khadeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133104v1</w:t>
+                <w:t xml:space="preserve">hal-01169542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
+              <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169542v1</w:t>
+                <w:t xml:space="preserve">hal-01133104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,644 +4934,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919626v1</w:t>
+                <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661680v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved X-Ray diffraction in a Fe(III) spin crossover material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase transition and Dynamical Properties of Spin Transition Materials (PDSTM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662298v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved X-Ray diffraction in a Fe(III) spin crossover material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Phase transition and Dynamical Properties of Spin Transition Materials (PDSTM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919023v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Balde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">R. Naskrecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919610v1</w:t>
+                <w:t xml:space="preserve">hal-00919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,182 +5590,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR MICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">N. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661693v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
               </w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="240ADBB1"/>
+    <w:nsid w:val="25A5C0C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6739,51 +6739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-buron-le-cointe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14052102X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7592-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-buron-le-cointe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14052102X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7592-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>