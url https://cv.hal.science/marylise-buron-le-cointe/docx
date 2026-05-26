--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1275,843 +1275,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hebert</w:t>
+                <w:t xml:space="preserve">C. Luty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Baldé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673256v1</w:t>
+                <w:t xml:space="preserve">hal-00909514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPT from the Beginning to Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Luty</w:t>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (2), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909514v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909509v1</w:t>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.332-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Legrand</w:t>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909538v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Intermolecular control of thermoswitching and photoswitching phenomena in two spin-crossover polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), 064114 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909271v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-dimensional intermolecular network formed via water molecules in trans-bis(nitrito-κN)tetrakis(pyridine-κN)ruthenium(II) dihydrate.</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ichi Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ya Koshihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.246101. </w:t>
@@ -2386,51 +2386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,64 +2666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2800,64 +2800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,278 +3048,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732946v1</w:t>
+                <w:t xml:space="preserve">hal-00350954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced phenomena and structural analysis associated with the spin-state switching in the [FeII(DPEA)(NCS)2] complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and opportunities in probing photoinduced phase transitions in molecular materials by conventional and picosecond X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (13), 134112 (9 p.). </w:t>
+              <w:t xml:space="preserve">Zeitschrift Fuer Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 223 (4-5), pp.272-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350954v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down to the quantum limit at the neutral-to-ionic phase transition of (BEDT-TTF)-(ClMe-TCNQ): symmetry analysis and phase diagram.</w:t>
               </w:r>
@@ -3464,51 +3464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength selective light-induced magnetic effects in the binuclear spin crossover compound {[Fe(bt)(NCS)2]2(bpym)}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of the photoinduced spin conversion in the dinuclear compound {[Fe(bt)(NCS)2]2(bpym)}: toward controlled multi-stepped molecular switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,273 +4175,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
+              <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169542v1</w:t>
+                <w:t xml:space="preserve">hal-01133104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry, Aperiodicity and Ultrafast Photo-Switching in Spin-Crossover Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Towards two-step photon absorption in a model of ruthenium nitrosyl compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liya Khadeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crystallographic Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Conductivity &amp; Magnetism in Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Schlueter &amp; James Brook, Aug 2014, Bates College, Lewiston ME, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133104v1</w:t>
+                <w:t xml:space="preserve">hal-01169542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,644 +4934,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661693v1</w:t>
+                <w:t xml:space="preserve">hal-00919626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on photoinduced transition in Molecular Solids: X-ray and Optical Pump-Probe technics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-symposium Ultrafast molecular dynamics in condensed phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919626v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Structural Dynamics of Photoinduced Transformation in Molecular Materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved X-Ray diffraction in a Fe(III) spin crossover material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Phase transition and Dynamical Properties of Spin Transition Materials (PDSTM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661680v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved X-Ray diffraction in a Fe(III) spin crossover material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naskrecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase transition and Dynamical Properties of Spin Transition Materials (PDSTM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662298v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical fingerprints of spin-crossover in a single crystal of [(TPA)Fe(III)(TCC)]PF6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Naskrecki</w:t>
+                <w:t xml:space="preserve">C. Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Ultrafast Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919023v1</w:t>
+                <w:t xml:space="preserve">hal-00919610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes optiques et cristallographiques de transitions de phases photo-induites: états stationnaires et dynamiques ultrarapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,182 +5590,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR MICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Transient Chemical Structures in Dense Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919610v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
               </w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25A5C0C3"/>
+    <w:nsid w:val="95DB4C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6739,51 +6739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-buron-le-cointe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14052102X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7592-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marylise-buron-le-cointe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14052102X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7592-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Czarnecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7100285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Khadeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5027043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00164H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01908-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111044672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73DR3BWB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.103.028301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0671291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5N4QKMQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980605028X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSL58KB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naskrecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roudaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00906-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>